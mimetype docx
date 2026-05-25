--- v0 (2025-10-06)
+++ v1 (2026-05-25)
@@ -9,195 +9,171 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E2635DE" w14:textId="3ED876CF" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="006B6826" w:rsidP="00CA25FB">
+    <w:p w14:paraId="4E2635DE" w14:textId="3ED876CF" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="006B6826" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Case Report</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="9347" w:tblpY="9404"/>
         <w:tblW w:w="2595" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2595"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA25FB" w:rsidRPr="006B6826" w14:paraId="6A6A9BD3" w14:textId="77777777" w:rsidTr="00677630">
+      <w:tr w:rsidR="00CA25FB" w:rsidRPr="00511402" w14:paraId="6A6A9BD3" w14:textId="77777777" w:rsidTr="00677630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2187ECFC" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
-[...22 lines deleted...]
-          <w:p w14:paraId="769B41B5" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="769B41B5" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI15academiceditor"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
-[...3 lines deleted...]
-              <w:t>Academic Editor: Firstname Lastname</w:t>
+            <w:r w:rsidRPr="00511402">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Editor: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00511402">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Firstname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00511402">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lastname</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D34A581" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="3D34A581" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Received: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27BE1D28" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="27BE1D28" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Revised: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43715276" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="43715276" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Accepted: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7544EB" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
-[...14 lines deleted...]
-          <w:p w14:paraId="46E1D339" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="46E1D339" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16E8DB93" wp14:editId="7E3C5BC8">
                   <wp:extent cx="692785" cy="249555"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 4" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 4" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -208,376 +184,460 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="692785" cy="249555"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6071021A" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="6071021A" w14:textId="60642F44" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI72Copyright"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Copyright:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> © 2024 by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY) license (https://creativecommons.org/licenses/by/4.0/).</w:t>
+              <w:t xml:space="preserve"> © 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00511402" w:rsidRPr="00511402">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00511402">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY) license (https://creativecommons.org/licenses/by/4.0/).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AED68DB" w14:textId="0968ED71" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="2AED68DB" w14:textId="0968ED71" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI12title"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
-      <w:r w:rsidR="006B6826">
+      <w:r w:rsidR="006B6826" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B6826" w:rsidRPr="006B6826">
+      <w:r w:rsidR="006B6826" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(maximum of 250 characters)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DC5FEA" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="70DC5FEA" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI13authornames"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5158835A" w14:textId="10A1CBE8" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00D43064">
+    <w:p w14:paraId="5158835A" w14:textId="55A4763E" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00D43064">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Affiliation 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB3EA63" w14:textId="1A07D109" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="4BB3EA63" w14:textId="19E2525B" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Affiliation 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5033B7DF" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="5033B7DF" w14:textId="4A960EEB" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Correspondence: e-mail@e-mail.com; Tel.: (optional; include country code; if there are multiple corresponding authors, add author initials)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFA589B" w14:textId="1BF3DA17" w:rsidR="00017121" w:rsidRPr="00017121" w:rsidRDefault="00CA25FB" w:rsidP="00017121">
+    <w:p w14:paraId="4FFA589B" w14:textId="1BF3DA17" w:rsidR="00017121" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00017121">
       <w:pPr>
         <w:pStyle w:val="MDPI17abstract"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A single paragraph of about </w:t>
       </w:r>
-      <w:r w:rsidR="006B6826">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="006B6826" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>250</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> words maximum. </w:t>
       </w:r>
-      <w:r w:rsidR="006B6826" w:rsidRPr="006B6826">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="006B6826" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>An abstract should summarize the significance and conceptual advance of the work clearly and concisely. References should not be cited in the abstract. Leave the Abstract empty if your article does not require one – please see the “Article types” full details</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. We strongly encourage authors to use the following style of structured abstracts, but without headings: (1) </w:t>
       </w:r>
-      <w:r w:rsidR="006B6826">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="006B6826" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: Place the question addressed in a broad context and highlight the purpose of the study; (2) Methods: briefly describe the main methods or treatments applied; (3) </w:t>
       </w:r>
-      <w:r w:rsidR="00270434">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00270434" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00270434" w:rsidRPr="00270434">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00270434" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>section serves to interpret and contextualize the results, comparing them with existing literature and addressing the study's implications</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...4 lines deleted...]
-        <w:t>; (4) Conclusions: indicate the main conclusions or interpretations. The abstract should be an objective representation of the article and it must not contain results that are not presented and substantiated in the main text and should not exaggerate the main conclusions.</w:t>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; (4) Conclusions: indicate the main conclusions or interpretations. The abstract should be an objective representation of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it must not contain results that are not presented and substantiated in the main text and should not exaggerate the main conclusions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFD07CD" w14:textId="77777777" w:rsidR="002B6F81" w:rsidRDefault="00CA25FB" w:rsidP="00017121">
+    <w:p w14:paraId="4DFD07CD" w14:textId="77777777" w:rsidR="002B6F81" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00017121">
       <w:pPr>
         <w:pStyle w:val="MDPI18keywords"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>keyword 1; keyword 2; keyword 3 (List three to ten pertinent keywords specific to the article yet reasonably common within the subject discipline.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A3C0BC" w14:textId="6189895F" w:rsidR="0066330C" w:rsidRPr="0066330C" w:rsidRDefault="0066330C" w:rsidP="0066330C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="42A3C0BC" w14:textId="6189895F" w:rsidR="0066330C" w:rsidRPr="00511402" w:rsidRDefault="0066330C" w:rsidP="0066330C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35E178E9" w14:textId="7467DF8B" w:rsidR="0066330C" w:rsidRDefault="0066330C" w:rsidP="00017121">
+    <w:p w14:paraId="35E178E9" w14:textId="7467DF8B" w:rsidR="0066330C" w:rsidRPr="00511402" w:rsidRDefault="0066330C" w:rsidP="00017121">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="556B412D" wp14:editId="450E600B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4984230" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="19685" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1997259489" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -609,1178 +669,1118 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="74DC3475">
               <v:line id="Straight Connector 1" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#099" strokeweight="1.5pt" from="15.9pt,1.5pt" to="408.35pt,1.5pt" w14:anchorId="026F3FAE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCy+Fp5uAEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6N3LSYmiNOD206C7D&#13;&#10;VmzrBygyFQuQREHSYufvRymJU2wDCgzzgbYkvsfHJ3r9MDnL9hCTQd/x5aLhDLzC3vhdx19/PF/f&#13;&#10;cZay9L206KHjB0j8YXP1YT2GFlY4oO0hMiLxqR1Dx4ecQytEUgM4mRYYwNOhxuhkpmXciT7Kkdid&#13;&#10;Faum+ShGjH2IqCAl2n06HvJN5dcaVP6qdYLMbMdJW64x1rgtUWzWst1FGQajTjLkP6hw0ngqOlM9&#13;&#10;ySzZz2j+oHJGRUyo80KhE6i1UVB7oG6WzW/dfB9kgNoLmZPCbFP6f7Tqy/7Rv0SyYQypTeElli4m&#13;&#10;HV15kz42VbMOs1kwZaZo8/b+7nZ1Q56q85m4AENM+ROgY+Wj49b40ods5f5zylSMUs8pZdv6EhNa&#13;&#10;0z8ba+si7raPNrK9LDfX3NNTLouAb9JoVaDior1+5YOFI+030Mz0pPamlq9jBTOtVAp8Xp54rafs&#13;&#10;AtMkYQY27wNP+QUKdeRm8Op98IyoldHnGeyMx/g3gjydJetj/tmBY9/Fgi32h3qr1Rqanercac7L&#13;&#10;cL5dV/jlb9z8AgAA//8DAFBLAwQUAAYACAAAACEA/5jRGd4AAAALAQAADwAAAGRycy9kb3ducmV2&#13;&#10;LnhtbEyPQU/DMAyF70j8h8hI3FhShtapazohqt04wIYEx7Q1bSFxqiTbyr/HcIGLracnP3+v3M7O&#13;&#10;ihOGOHrSkC0UCKTWdyP1Gl4Ou5s1iJgMdcZ6Qg1fGGFbXV6Upuj8mZ7xtE+94BCKhdEwpDQVUsZ2&#13;&#10;QGfiwk9I7L374ExiGXrZBXPmcGflrVIr6cxI/GEwEz4M2H7uj05D/hjqevkUXhv1oeybVDt1l1ut&#13;&#10;r6/mesPjfgMi4Zz+LuCnA/NDxWCNP1IXhdWwzBg/8eZabK+zVQ6i+dWyKuX/DtU3AAAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALL4Wnm4AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP+Y0RneAAAACwEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#13;&#10;">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244C0FC5" w14:textId="0129A667" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00CA25FB" w:rsidP="00017121">
+    <w:p w14:paraId="244C0FC5" w14:textId="0129A667" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00CA25FB" w:rsidP="00017121">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>0. How to Use This Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39074435" w14:textId="77777777" w:rsidR="00F31FB0" w:rsidRPr="0032220D" w:rsidRDefault="00F31FB0" w:rsidP="00F31FB0">
+    <w:p w14:paraId="39074435" w14:textId="77777777" w:rsidR="00F31FB0" w:rsidRPr="00511402" w:rsidRDefault="00F31FB0" w:rsidP="00F31FB0">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The template details the sections that can be used in a manuscript. Sections that are not mandatory are listed as such. In preparation of a manuscript, formatting guidelines are also available in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author Guidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Remove this paragraph and start section numbering with 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> For any questions, please contact the editorial office of the journal or </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="0032220D">
+        <w:r w:rsidRPr="00511402">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>phsujournal@psm.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5B91AE" w14:textId="32D0D1F2" w:rsidR="00677630" w:rsidRPr="006B6826" w:rsidRDefault="00677630" w:rsidP="0068698C">
+    <w:p w14:paraId="4F5B91AE" w14:textId="32D0D1F2" w:rsidR="00677630" w:rsidRPr="00511402" w:rsidRDefault="00677630" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79908124" w14:textId="092F3638" w:rsidR="00DE1C97" w:rsidRPr="006B6826" w:rsidRDefault="00270434" w:rsidP="00017121">
+    <w:p w14:paraId="79908124" w14:textId="092F3638" w:rsidR="00DE1C97" w:rsidRPr="00511402" w:rsidRDefault="00270434" w:rsidP="00017121">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00270434">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B00551" w:rsidRPr="00B00551">
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>The introduction establishes the context and significance of the study</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00551" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B00551" w:rsidRPr="00B00551">
+      <w:r w:rsidR="00B00551" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0047104D">
+      <w:r w:rsidR="0047104D" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>300</w:t>
       </w:r>
-      <w:r w:rsidR="00AB30B9">
+      <w:r w:rsidR="00AB30B9" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0047104D">
+      <w:r w:rsidR="0047104D" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00CD5F57" w:rsidRPr="00B00551">
+      <w:r w:rsidR="00CD5F57" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>00 words</w:t>
       </w:r>
-      <w:r w:rsidR="00B00551" w:rsidRPr="00B00551">
+      <w:r w:rsidR="00B00551" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00270434">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Begin by presenting the background of the field and identifying gaps or unresolved questions. Clearly state the research problem or question and emphasize its relevance. Define the purpose and objectives of the study, specifying any hypotheses if applicable. Provide a brief review of relevant literature, showcasing how your research contributes to or diverges from existing knowledge. If applicable, introduce the theoretical or conceptual framework guiding your study. Outline the chosen methodology and justify its suitability. Clearly define the scope of your research. Conclude the introduction by summarizing the organizational structure of the paper. </w:t>
       </w:r>
-      <w:r w:rsidR="00677630" w:rsidRPr="006B6826">
+      <w:r w:rsidR="00677630" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>References should be numbered in order of appearance and indicated by a numeral or numerals in square brackets—e.g., [1] or [2,3], or [4–6]. See the end of the document for further details on references.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5DBE9F" w14:textId="4025CB76" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="0047104D" w:rsidP="0068698C">
+    <w:p w14:paraId="2B5DBE9F" w14:textId="4025CB76" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="0047104D" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F142CB">
+      <w:r w:rsidR="00F142CB" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Case </w:t>
       </w:r>
-      <w:r w:rsidR="00CD5F57">
+      <w:r w:rsidR="00CD5F57" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Presentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D89CC93" w14:textId="192DDA63" w:rsidR="00F142CB" w:rsidRDefault="00CD5F57" w:rsidP="00F142CB">
+    <w:p w14:paraId="4D89CC93" w14:textId="192DDA63" w:rsidR="00F142CB" w:rsidRPr="00511402" w:rsidRDefault="00CD5F57" w:rsidP="00F142CB">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A case presentation </w:t>
       </w:r>
-      <w:r w:rsidR="00B56199" w:rsidRPr="006B6826">
+      <w:r w:rsidR="00B56199" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">should provide a concise and precise description of the </w:t>
       </w:r>
-      <w:r w:rsidR="00F142CB">
+      <w:r w:rsidR="00F142CB" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>case</w:t>
       </w:r>
-      <w:r w:rsidR="00B56199" w:rsidRPr="006B6826">
+      <w:r w:rsidR="00B56199" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, their interpretation, as well as the experimental conclusions that can be drawn</w:t>
       </w:r>
-      <w:r w:rsidR="00AB30B9">
+      <w:r w:rsidR="00AB30B9" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB30B9" w:rsidRPr="00B00551">
+      <w:r w:rsidR="00AB30B9" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00B56199" w:rsidRPr="006B6826">
+        <w:t>(250-500 words)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56199" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F142CB">
+      <w:r w:rsidR="00F142CB" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
-      <w:r w:rsidR="00F142CB">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> detail the patient description, case history, physical examination results, results of pathological tests and other investigations, the proposed treatment plan, the expected outcome of the treatment plan, and the eventual actual outcome, with emphasis on the author's responsibility to include pertinent details while excluding unnecessary ones.</w:t>
+      <w:r w:rsidR="00F142CB" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should include detail the patient description, case history, physical examination results, results of pathological tests and other investigations, the proposed treatment plan, the expected outcome of the treatment plan, and the eventual actual outcome, with emphasis on the author's responsibility to include pertinent details while excluding unnecessary ones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073536F8" w14:textId="77777777" w:rsidR="00CD5F57" w:rsidRDefault="00CD5F57" w:rsidP="00CD5F57">
+    <w:p w14:paraId="073536F8" w14:textId="77777777" w:rsidR="00CD5F57" w:rsidRPr="00511402" w:rsidRDefault="00CD5F57" w:rsidP="00CD5F57">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="0" w:right="2466" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7BD9E6" w14:textId="352FA504" w:rsidR="00CD5F57" w:rsidRDefault="00CD5F57" w:rsidP="002269A0">
+    <w:p w14:paraId="1B7BD9E6" w14:textId="352FA504" w:rsidR="00CD5F57" w:rsidRPr="00511402" w:rsidRDefault="00CD5F57" w:rsidP="002269A0">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Any </w:t>
-[...47 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>Any study involving animals or humans, and other studies that require ethical approval, must list the authority that provided approval and the corresponding ethical approval code.</w:t>
+      </w:r>
+      <w:r w:rsidR="002269A0" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For any questions, please contact the Institutional Review Board of Ponce Research Institute (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="002269A0" w:rsidRPr="00EC5751">
+        <w:r w:rsidR="002269A0" w:rsidRPr="00511402">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.ponceresearch.com/regulatory-compliance/irb/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002269A0">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">or </w:t>
+      <w:r w:rsidR="002269A0" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) or </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="002269A0" w:rsidRPr="00EC5751">
+        <w:r w:rsidR="002269A0" w:rsidRPr="00511402">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>jmtorres@psm.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002269A0">
+      <w:r w:rsidR="002269A0" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790DC217" w14:textId="77777777" w:rsidR="001E7912" w:rsidRDefault="001E7912" w:rsidP="00CD5F57">
+    <w:p w14:paraId="790DC217" w14:textId="77777777" w:rsidR="001E7912" w:rsidRPr="00511402" w:rsidRDefault="001E7912" w:rsidP="00CD5F57">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45CAFE42" w14:textId="3A4A03B6" w:rsidR="001E7912" w:rsidRPr="00F142CB" w:rsidRDefault="001E7912" w:rsidP="00CD5F57">
+    <w:p w14:paraId="45CAFE42" w14:textId="3A4A03B6" w:rsidR="001E7912" w:rsidRPr="00511402" w:rsidRDefault="001E7912" w:rsidP="00CD5F57">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4854FA55">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>If the authors wish to include any figure, tables, and/or schemes, they may do so as a subsection</w:t>
       </w:r>
-      <w:r w:rsidR="634AF064" w:rsidRPr="4854FA55">
+      <w:r w:rsidR="634AF064" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="634AF064" w:rsidRPr="4854FA55">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="634AF064" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>(maximum of 2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="4854FA55">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E94581" w:rsidRPr="4854FA55">
+      <w:r w:rsidR="00E94581" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This section is optional and up to the discretion of the </w:t>
       </w:r>
-      <w:r w:rsidR="00A663F2" w:rsidRPr="4854FA55">
+      <w:r w:rsidR="00A663F2" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>author</w:t>
       </w:r>
-      <w:r w:rsidR="00E94581" w:rsidRPr="4854FA55">
+      <w:r w:rsidR="00E94581" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, if unnecessary please remove. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B338C21" w14:textId="3886AFB4" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="0047104D" w:rsidP="00B56199">
+    <w:p w14:paraId="4B338C21" w14:textId="3886AFB4" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="0047104D" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI22heading2"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B56199" w:rsidRPr="006B6826">
+      <w:r w:rsidR="00B56199" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.1. Subsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1393BE29" w14:textId="3B65C22F" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="0047104D" w:rsidP="00B56199">
+    <w:p w14:paraId="1393BE29" w14:textId="3B65C22F" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="0047104D" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI23heading3"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B56199" w:rsidRPr="006B6826">
+      <w:r w:rsidR="00B56199" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.1.1. Subsubsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F2DB26" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="25F2DB26" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI35textbeforelist"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Bulleted lists look like this:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CE19BE" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="70CE19BE" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI38bullet"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bullet;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2DBE7F2B" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="2DBE7F2B" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI38bullet"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Second </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bullet;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="002152BE" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="002152BE" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI38bullet"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Third bullet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196FE664" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="196FE664" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI35textbeforelist"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Numbered lists can be added as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E659FA" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="74E659FA" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI37itemize"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>item;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4416B740" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="4416B740" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI37itemize"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Second </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>item;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3680DFA7" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="3680DFA7" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI37itemize"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Third item.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0910D580" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="0910D580" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The text continues here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DB3C15" w14:textId="194D87C8" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="0047104D" w:rsidP="00B56199">
+    <w:p w14:paraId="65DB3C15" w14:textId="194D87C8" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="0047104D" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI22heading2"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B56199" w:rsidRPr="006B6826">
+      <w:r w:rsidR="00B56199" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidR="00B56199" w:rsidRPr="006B6826">
+      <w:r w:rsidR="00B56199" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>. Figures, Tables and Schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269CCE64" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="269CCE64" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>All figures and tables should be cited in the main text as Figure 1, Table 1, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A6A738" w14:textId="1D67B2DF" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00794574" w:rsidP="00B56199">
+    <w:p w14:paraId="68A6A738" w14:textId="1D67B2DF" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00794574" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI52figure"/>
         <w:ind w:left="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:snapToGrid/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639EBB55" wp14:editId="5D4EA9CE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639EBB55" wp14:editId="5CC4FCAB">
             <wp:extent cx="2724150" cy="1136617"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2082723696" name="Picture 1" descr="A black and blue sign with text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2082723696" name="Picture 1" descr="A black and blue sign with text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2758547" cy="1150969"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6A07D4" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="5C6A07D4" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI51figurecaption"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This is a figure. Schemes follow the same formatting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE47A88" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
+    <w:p w14:paraId="1BE47A88" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
       <w:pPr>
         <w:pStyle w:val="MDPI41tablecaption"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="5284" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1339"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="41765A33" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="41765A33" w14:textId="77777777" w:rsidTr="00182C91">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="273D714D" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="273D714D" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B304BCB" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="7B304BCB" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-165" w:firstLine="165"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D8AD20" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="06D8AD20" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="693F2020" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="693F2020" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="746F2B7E" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00576EF8" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="746F2B7E" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>E</w:t>
+              <w:t>Entry 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00202128">
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67E48039" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="67E48039" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="441809DC" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="441809DC" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="2D678206" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="2D678206" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35C05859" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00202128" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="35C05859" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...7 lines deleted...]
-              <w:t>ntry 2</w:t>
+              <w:t>Entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F0A1750" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="2F0A1750" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="312D2EC1" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="312D2EC1" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76F3E6D6" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
+    <w:p w14:paraId="76F3E6D6" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
       <w:pPr>
         <w:pStyle w:val="MDPI43tablefooter"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EB8499" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
+    <w:p w14:paraId="05EB8499" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The text continues here (Figure 2 and Table 2).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2270"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2270"/>
         <w:gridCol w:w="1208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="01641152" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="01641152" w14:textId="77777777" w:rsidTr="00182C91">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1208" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="374AA7CA" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="374AA7CA" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI52figure"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="-645" w:firstLine="540"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0314E1D4" wp14:editId="53283F88">
                   <wp:extent cx="2161540" cy="2161540"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Picture 1" descr="Bar chart outline"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="Picture 1" descr="Bar chart outline"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
@@ -1796,60 +1796,60 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2161540" cy="2161540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4613D1CA" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="4613D1CA" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI52figure"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A1A231E" wp14:editId="67C21727">
                   <wp:extent cx="2161540" cy="2161540"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Picture 1" descr="Scatterplot outline"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="Picture 1" descr="Scatterplot outline"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1860,2325 +1860,2484 @@
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2161540" cy="2161540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="25EE59F8" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="25EE59F8" w14:textId="77777777" w:rsidTr="00182C91">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="1350" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F92F95" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="76F92F95" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-2895"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3478" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50A35B31" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="50A35B31" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-1725" w:right="1770" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43FE398A" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
+    <w:p w14:paraId="43FE398A" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
       <w:pPr>
         <w:pStyle w:val="MDPI51figurecaption"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This is a figure. Schemes follow another format. If there are multiple panels, they should be listed as: (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) Description of what is contained in the first panel; (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) Description of what is contained in the second panel. Figures should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF230B0" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
+    <w:p w14:paraId="0AF230B0" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00F5194E">
       <w:pPr>
         <w:pStyle w:val="MDPI41tablecaption"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Table 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="8190" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1717"/>
         <w:gridCol w:w="1343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="2D2066DF" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="2D2066DF" w14:textId="77777777" w:rsidTr="00182C91">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08428358" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="08428358" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB56B4E" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="7AB56B4E" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-165" w:firstLine="165"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CE29336" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="1CE29336" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B364C78" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="3B364C78" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="5FD1A2F5" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="5FD1A2F5" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F17333B" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="4F17333B" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>entry 1 *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48153D71" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="48153D71" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71E2FE2D" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="71E2FE2D" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3DF44B" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="2C3DF44B" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="463E287F" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="463E287F" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08657650" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="08657650" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37787E5B" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="37787E5B" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="249431BE" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="249431BE" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="644500D7" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="644500D7" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="3EB8F4E2" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="3EB8F4E2" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59A47BA8" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="59A47BA8" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1628CEF9" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="1628CEF9" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3698F25C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="3698F25C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24968D56" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="24968D56" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="543103F1" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="543103F1" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5897575E" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="5897575E" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40FFA61D" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="40FFA61D" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A946EC5" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="2A946EC5" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6A32F1" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="1B6A32F1" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="5458985A" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="5458985A" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77711DD2" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="77711DD2" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4992095C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="4992095C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="027DE2DF" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="027DE2DF" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32752D53" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="32752D53" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="1BEA8BB9" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="1BEA8BB9" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65D9A550" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="65D9A550" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>entry 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69A7C820" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="69A7C820" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64B55A33" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="64B55A33" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5249EB" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="1C5249EB" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="32A01619" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="32A01619" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FFEF966" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="0FFEF966" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43B27294" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="43B27294" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FE27E45" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="2FE27E45" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F12E320" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="1F12E320" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="566B7C20" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="566B7C20" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="427C7DE5" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="427C7DE5" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CF6989A" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="3CF6989A" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B4920B0" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="5B4920B0" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F77EA7D" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="1F77EA7D" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="7D35C903" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="7D35C903" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7485B2BC" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="7485B2BC" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4826D1B4" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="4826D1B4" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1447C687" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="1447C687" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2097DE3F" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="2097DE3F" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="59C9E4C9" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="59C9E4C9" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="136D65CA" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="136D65CA" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>entry 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E6A6DC" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="66E6A6DC" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="399C33C4" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="399C33C4" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="387ACAFC" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="387ACAFC" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5194E" w:rsidRPr="0032220D" w14:paraId="27654FDF" w14:textId="77777777" w:rsidTr="00182C91">
+      <w:tr w:rsidR="00F5194E" w:rsidRPr="00511402" w14:paraId="27654FDF" w14:textId="77777777" w:rsidTr="00182C91">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="315AD88C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="315AD88C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0532516C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="0532516C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766A588C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="766A588C" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68D3FB87" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="0032220D" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
+          <w:p w14:paraId="68D3FB87" w14:textId="77777777" w:rsidR="00F5194E" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="00182C91">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00511402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02088DBB" w14:textId="77777777" w:rsidR="003C0BBA" w:rsidRDefault="00F5194E" w:rsidP="0068698C">
+    <w:p w14:paraId="02088DBB" w14:textId="77777777" w:rsidR="003C0BBA" w:rsidRPr="00511402" w:rsidRDefault="00F5194E" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI22heading2"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>* Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D374281" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="0068698C">
+    <w:p w14:paraId="5D374281" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI81theorem"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Theorem 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Example text of a theorem. Theorems, propositions, lemmas, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be numbered sequentially (i.e., Proposition 2 follows Theorem 1). Examples or Remarks use the same formatting, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0025776B">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="97"/>
           <w:fitText w:val="7938" w:id="-1028891648"/>
         </w:rPr>
         <w:t>but should be numbered separately, so a document may contain Theorem 1, Remark 1 and Example 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFF34D8" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="2BFF34D8" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The text continues here. Proofs must be formatted as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B87BF2" w14:textId="77777777" w:rsidR="0068698C" w:rsidRPr="006B6826" w:rsidRDefault="0068698C" w:rsidP="0068698C">
+    <w:p w14:paraId="53B87BF2" w14:textId="77777777" w:rsidR="0068698C" w:rsidRPr="00511402" w:rsidRDefault="0068698C" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI82proof"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Proof of Theorem 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text of the proof. Note that the phrase “of Theorem 1” is optional if it is clear which theorem is being referred to. Always finish a proof with the following symbol. □</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F6AF3B" w14:textId="2C3A90AC" w:rsidR="00B56199" w:rsidRPr="006B6826" w:rsidRDefault="0068698C" w:rsidP="0068698C">
+    <w:p w14:paraId="39F6AF3B" w14:textId="2C3A90AC" w:rsidR="00B56199" w:rsidRPr="00511402" w:rsidRDefault="0068698C" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The text continues here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A4B825" w14:textId="5A72A95D" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0047104D" w:rsidP="0068698C">
+    <w:p w14:paraId="23A4B825" w14:textId="5A72A95D" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0047104D" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="0038036B" w:rsidRPr="006B6826">
+      <w:r w:rsidR="0038036B" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01392575" w14:textId="2EA609B0" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="000900BD" w:rsidP="0068698C">
+    <w:p w14:paraId="01392575" w14:textId="2EA609B0" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="000900BD" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000900BD">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The discussion section serves to interpret and contextualize the results, comparing them with existing literature and addressing the study's implications</w:t>
       </w:r>
-      <w:r w:rsidR="00AB30B9">
+      <w:r w:rsidR="00AB30B9" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB30B9" w:rsidRPr="00B00551">
+      <w:r w:rsidR="00AB30B9" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000900BD">
+        <w:t>(500-1000 words)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Address the limitations of the study, acknowledging potential biases or constraints that may impact the interpretation of results. This section should provide a well-rounded interpretation of the results while maintaining a balanced and evidence-based discussion. </w:t>
       </w:r>
-      <w:r w:rsidR="0038036B" w:rsidRPr="006B6826">
+      <w:r w:rsidR="0038036B" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Future research directions may also be highlighted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB81907" w14:textId="7E7EDC62" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="00E94581" w:rsidP="0068698C">
+    <w:p w14:paraId="5DB81907" w14:textId="7E7EDC62" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="00E94581" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="0038036B" w:rsidRPr="006B6826">
+      <w:r w:rsidR="0038036B" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Patents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA50349" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="7AA50349" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This section is not mandatory but may be added if there are patents resulting from the work reported in this manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B34E9A" w14:textId="404F5B16" w:rsidR="0038036B" w:rsidRDefault="0038036B" w:rsidP="2F215071">
+    <w:p w14:paraId="73B34E9A" w14:textId="49E51DD1" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="2F215071">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:ascii="-webkit-standard" w:eastAsia="-webkit-standard" w:hAnsi="-webkit-standard" w:cs="-webkit-standard"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="-webkit-standard" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2F215071">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Supplementary Materials: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        <w:t>Supplementary Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="410FF2B1" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="410FF2B1" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="-webkit-standard" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ay include additional figures, tables, datasets, or multimedia files that support the findings of the manuscript but are not essential to the main text. These will be published online alongside the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD4BB93" w14:textId="096C1BCB" w:rsidR="410FF2B1" w:rsidRPr="00511402" w:rsidRDefault="410FF2B1" w:rsidP="2F215071">
+      <w:pPr>
+        <w:pStyle w:val="MDPI62BackMatter"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="695" w:right="2466"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Supplementary Materials: M</w:t>
-[...7 lines deleted...]
-        <w:t>ay include additional figures, tables, datasets, or multimedia files that support the findings of the manuscript but are not essential to the main text. These will be published online alongside the article.</w:t>
+        <w:t>Appendix A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD4BB93" w14:textId="096C1BCB" w:rsidR="410FF2B1" w:rsidRDefault="410FF2B1" w:rsidP="2F215071">
-[...21 lines deleted...]
-    <w:p w14:paraId="199DDBF8" w14:textId="399508DA" w:rsidR="410FF2B1" w:rsidRDefault="410FF2B1" w:rsidP="2F215071">
+    <w:p w14:paraId="199DDBF8" w14:textId="399508DA" w:rsidR="410FF2B1" w:rsidRPr="00511402" w:rsidRDefault="410FF2B1" w:rsidP="2F215071">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="720" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2F215071">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The appendix is an optional section that can contain details and data supplemental to the main text—for example, explanations of experimental details that would disrupt the flow of the main text but nonetheless remain crucial to understanding and reproducing the research shown; figures of replicates for experiments of which representative data is shown in the main text can be added here if brief, or as Supplementary data. Mathematical proofs of results not central to the paper can be added as an appendix.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589980C2" w14:textId="304A7556" w:rsidR="410FF2B1" w:rsidRDefault="410FF2B1" w:rsidP="2F215071">
+    <w:p w14:paraId="589980C2" w14:textId="304A7556" w:rsidR="410FF2B1" w:rsidRPr="00511402" w:rsidRDefault="410FF2B1" w:rsidP="2F215071">
       <w:pPr>
         <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="695" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2F215071">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Appendix B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA80751" w14:textId="2ED9D508" w:rsidR="410FF2B1" w:rsidRDefault="410FF2B1" w:rsidP="2F215071">
+    <w:p w14:paraId="4AA80751" w14:textId="2ED9D508" w:rsidR="410FF2B1" w:rsidRPr="00511402" w:rsidRDefault="410FF2B1" w:rsidP="2F215071">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="720" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2F215071">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>All appendix sections must be cited in the main text. In the appendices, Figures, Tables, etc. should be labeled starting with “A”—e.g., Figure A1, Figure A2, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ABD220" w14:textId="63715ABF" w:rsidR="2F215071" w:rsidRDefault="2F215071" w:rsidP="2F215071">
+    <w:p w14:paraId="59ABD220" w14:textId="63715ABF" w:rsidR="2F215071" w:rsidRPr="00511402" w:rsidRDefault="2F215071" w:rsidP="2F215071">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="720" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59195A38" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="59195A38" w14:textId="24122695" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Author Contributions:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+        <w:t>Author Contributions</w:t>
+      </w:r>
+      <w:r w:rsidR="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> For research articles with several authors, a short paragraph specifying their individual contributions must be provided. The following statements should be used “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.” Please turn to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="006B6826">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00511402">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:t>CRediT taxonomy</w:t>
+          <w:t>CRediT</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00511402">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> taxonomy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the term explanation. Authorship must be limited to those who have contributed substantially to the work reported.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA6F6DA" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="3CA6F6DA" w14:textId="1039116B" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Funding:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please add: “This research received no external funding” or “This research was funded by NAME OF FUNDER, grant number XXX” and “The APC was funded by XXX”. Check carefully that the details given are accurate and use the standard spelling of funding agency names at https://search.crossref.org/funding. Any errors may affect your future funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C58E13C" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="6C58E13C" w14:textId="4D91BBD6" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk89945590"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk60054323"/>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Institutional Review Board Statement: </w:t>
-[...5 lines deleted...]
-        <w:t>In this section, you should add the Institutional Review Board Statement and approval number, if relevant to your study. You might choose to exclude this statement if the study did not require ethical approval. Please note that the Editorial Office might ask you for further information. Please add “The study was conducted in accordance with the Declaration of Helsinki, and approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving humans. OR “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving animals. OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “Not applicable” for studies not involving humans or animals.</w:t>
+        <w:t>Institutional Review Board Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this section, you should add the Institutional Review Board Statement and approval number, if relevant to your study. You might choose to exclude this statement if the study did not require ethical approval. Please note that the Editorial Office might ask you for further information. Please add “The study was conducted in accordance with the Declaration of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Helsinki, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving humans. OR “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving animals. OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “Not applicable” for studies not involving humans or animals.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="28C5A50C" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="28C5A50C" w14:textId="62354C93" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Informed Consent Statement: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+        <w:t>Informed Consent Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Any research article describing a study involving humans should contain this statement. Please add “Informed consent was obtained from all subjects involved in the study.” OR “Patient consent was waived due to REASON (please provide a detailed justification).” OR “Not applicable.” for studies not involving humans. You might also choose to exclude this statement if the study did not involve humans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41598691" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="41598691" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Written informed consent for publication must be obtained from participating patients who can be identified (including by the patients themselves). Please state “Written informed consent has been obtained from the patient(s) to publish this paper” if applicable.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="228C2DE9" w14:textId="3CF25A57" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="228C2DE9" w14:textId="112D87B0" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5ABFF4DB">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Data Availability Statement:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5ABFF4DB">
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> We encourage all authors of articles published in </w:t>
       </w:r>
-      <w:r w:rsidR="49F13C57" w:rsidRPr="5ABFF4DB">
+      <w:r w:rsidR="49F13C57" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidRPr="5ABFF4DB">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> journals to share their research data. In this section, please provide details regarding where data supporting reported results can be found, including links to publicly archived datasets analyzed or generated during the study. Where no new data were created, or where data is unavailable due to privacy or ethical restrictions, a statement is still required. Suggested Data Availability Statements are available in section “</w:t>
       </w:r>
-      <w:r w:rsidR="0D3C44AC" w:rsidRPr="5ABFF4DB">
+      <w:r w:rsidR="0D3C44AC" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidRPr="5ABFF4DB">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research Data Policies” at https://www.</w:t>
       </w:r>
-      <w:r w:rsidR="62926772" w:rsidRPr="5ABFF4DB">
+      <w:r w:rsidR="62926772" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>phsu</w:t>
       </w:r>
-      <w:r w:rsidRPr="5ABFF4DB">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.com/ethics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CA1730" w14:textId="546BB1E4" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="76CA1730" w14:textId="492B8AC9" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Acknowledgments:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+      <w:r w:rsidR="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> In this section, you can acknowledge any support given which is not covered by the author contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
       </w:r>
-      <w:r w:rsidR="00830A04">
-[...11 lines deleted...]
-      <w:r w:rsidR="00830A04" w:rsidRPr="00830A04">
+      <w:r w:rsidR="00830A04" w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authors should include details regarding the utilization of AI software platforms, programs, or tools. This should encompass the name of the AI software platform, program, or tool used, along with its version and extension numbers, and the manufacturer's details. Additionally, authors must specify the date(s) when the AI was employed in the writing process and provide a </w:t>
+      </w:r>
+      <w:r w:rsidR="00830A04" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>platforms, programs, or tools. This should encompass the name of the AI software platform, program, or tool used, along with its version and extension numbers, and the manufacturer's details. Additionally, authors must specify the date(s) when the AI was employed in the writing process and provide a succinct explanation of how the AI was utilized and on which portions of the manuscript or content it was applied. It is imperative that authors confirm their responsibility for maintaining the integrity of the content generated by the AI. However, it's noteworthy to mention that this guidance does not pertain to basic tools employed for grammar, spelling, references, and similar tasks.</w:t>
+        <w:t>succinct explanation of how the AI was utilized and on which portions of the manuscript or content it was applied. It is imperative that authors confirm their responsibility for maintaining the integrity of the content generated by the AI. However, it's noteworthy to mention that this guidance does not pertain to basic tools employed for grammar, spelling, references, and similar tasks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E87A95" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="006B6826" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="41E87A95" w14:textId="1790657E" w:rsidR="0038036B" w:rsidRPr="00511402" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2F215071">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Conflicts of Interest:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2F215071">
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Declare conflicts of interest or state “The authors declare no conflicts of interest.” Authors must identify and declare any personal circumstances or interest that may be perceived as inappropriately influencing the representation or interpretation of reported research results. Any role of the funders in the design of the study; in the collection, analyses or interpretation of data; in the writing of the manuscript; or in the decision to publish the results must be declared in this section. If there is no role, please state “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD5CB86" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="6DD5CB86" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEDBC35" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="3DEDBC35" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...3 lines deleted...]
-        <w:t>References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, ReferenceManager or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ReferenceManager</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6459FFB7" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="6459FFB7" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A3671F8" w14:textId="77777777" w:rsidR="0047104D" w:rsidRDefault="00F715DE" w:rsidP="0047104D">
+    <w:p w14:paraId="1A3671F8" w14:textId="77777777" w:rsidR="0047104D" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="0047104D">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Citations and references in the Supplementary Materials are permitted provided that they also appear in the reference list here. </w:t>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citations and references in the Supplementary Materials are permitted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they also appear in the reference list here. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0167CF05" w14:textId="77777777" w:rsidR="0047104D" w:rsidRDefault="0047104D" w:rsidP="0047104D">
+    <w:p w14:paraId="0167CF05" w14:textId="77777777" w:rsidR="0047104D" w:rsidRPr="00511402" w:rsidRDefault="0047104D" w:rsidP="0047104D">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74886257" w14:textId="7EDADDD1" w:rsidR="0047104D" w:rsidRPr="0047104D" w:rsidRDefault="0047104D" w:rsidP="0047104D">
+    <w:p w14:paraId="74886257" w14:textId="7EDADDD1" w:rsidR="0047104D" w:rsidRPr="00511402" w:rsidRDefault="0047104D" w:rsidP="0047104D">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047104D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscripts should follow reference formatting </w:t>
       </w:r>
-      <w:r w:rsidR="002269A0">
+      <w:r w:rsidR="002269A0" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>according to the Author Guidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047104D">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, including 15 to 40 references for a case report.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B458D4" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="70B458D4" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51C0AFE1" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="51C0AFE1" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...3 lines deleted...]
-        <w:t>In the text, reference numbers should be placed in square brackets [ ] and placed before the punctuation; for example [1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [5] (p. 10), or [6] (pp. 101–105).</w:t>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the text, reference numbers should be placed in square brackets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and placed before the punctuation; for example [1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [5] (p. 10), or [6] (pp. 101–105).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6828361C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="6828361C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B0B52C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="69B0B52C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C.D. Title of the article. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Abbreviated Journal Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, page range.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B23537E" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="3B23537E" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.; Author 2, B. Title of the chapter. In </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, 2nd ed.; Editor 1, A., Editor 2, B., Eds.; Publisher: Publisher Location, Country, 2007; Volume 3, pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5546E1F0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="5546E1F0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.; Author 2, B. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, 3rd ed.; Publisher: Publisher Location, Country, 2008; pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5693E0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="1B5693E0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C. Title of Unpublished Work. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Abbreviated Journal Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> year,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> phrase indicating stage of publication (submitted; accepted; in press)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373AA20" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="6373AA20" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Author 1, A.B. (University, City, State, Country); Author 2, C. (Institute, City, State, Country). Personal communication, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67527ED7" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="67527ED7" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Author 1, A.B.; Author 2, C.D.; Author 3, E.F. Title of Presentation. In Proceedings of the Name of the Conference, Location of Conference, Country, Date of Conference (Day Month Year).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D8E98D" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="62D8E98D" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Author 1, A.B. Title of Thesis. Level of Thesis, Degree-Granting University, Location of University, Date of Completion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3684B232" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="3684B232" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Title of Site. Available online: URL (accessed on Day Month Year).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFD36DB" w14:textId="78888004" w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="0AFD36DB" w14:textId="78888004" w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI63Notes"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="391E4A88">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Disclaimer/Publisher’s Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="391E4A88">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> The statements, opinions and data contained in all publications are solely those of the individual author(s) and contributor(s) and not of </w:t>
       </w:r>
-      <w:r w:rsidR="77C8E6C5" w:rsidRPr="391E4A88">
+      <w:r w:rsidR="77C8E6C5" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidR="046DDA96" w:rsidRPr="391E4A88">
+      <w:r w:rsidR="046DDA96" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>-SJ</w:t>
       </w:r>
-      <w:r w:rsidRPr="391E4A88">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or the editor(s). </w:t>
       </w:r>
-      <w:r w:rsidR="77C8E6C5" w:rsidRPr="391E4A88">
+      <w:r w:rsidR="77C8E6C5" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidR="75923D7F" w:rsidRPr="391E4A88">
+      <w:r w:rsidR="75923D7F" w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>-SJ</w:t>
       </w:r>
-      <w:r w:rsidRPr="391E4A88">
+      <w:r w:rsidRPr="00511402">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or the editor(s) disclaim responsibility for any injury to people or property resulting from any ideas, methods, instructions or products referred to in the content.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CA25FB" w:rsidRPr="006B6826" w:rsidSect="00CB7037">
+    <w:sectPr w:rsidR="00CA25FB" w:rsidRPr="00511402" w:rsidSect="00CB7037">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1411" w:right="720" w:bottom="1440" w:left="720" w:header="288" w:footer="346" w:gutter="144"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03341059" w14:textId="77777777" w:rsidR="00CB7037" w:rsidRDefault="00CB7037" w:rsidP="00CA25FB">
+    <w:p w14:paraId="0581EF4D" w14:textId="77777777" w:rsidR="00336B36" w:rsidRDefault="00336B36" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3653F89B" w14:textId="77777777" w:rsidR="00CB7037" w:rsidRDefault="00CB7037" w:rsidP="00CA25FB">
+    <w:p w14:paraId="1D38600A" w14:textId="77777777" w:rsidR="00336B36" w:rsidRDefault="00336B36" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
@@ -4200,280 +4359,660 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="-webkit-standard">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5090703E" w14:textId="498DC79B" w:rsidR="002269A0" w:rsidRPr="002269A0" w:rsidRDefault="1C7AFCC5" w:rsidP="002269A0">
+  <w:p w14:paraId="5090703E" w14:textId="104A3E5E" w:rsidR="002269A0" w:rsidRPr="002269A0" w:rsidRDefault="1C7AFCC5" w:rsidP="002269A0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="1C7AFCC5">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve">Ponce Health Sciences University Scientific Journal, </w:t>
+      <w:t xml:space="preserve">Ponce </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Health</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Sciences</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>University</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Scientific</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Journal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C7AFCC5">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="1C7AFCC5">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00511402">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="1C7AFCC5">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="1C7AFCC5">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1</w:t>
     </w:r>
     <w:r w:rsidRPr="1C7AFCC5">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
     <w:r w:rsidR="002269A0">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="1C7AFCC5">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68B654C5" w14:textId="4C9A39B1" w:rsidR="0038036B" w:rsidRPr="0038036B" w:rsidRDefault="1C940E64" w:rsidP="0038036B">
+  <w:p w14:paraId="68B654C5" w14:textId="2D13E167" w:rsidR="0038036B" w:rsidRPr="0038036B" w:rsidRDefault="1C940E64" w:rsidP="0038036B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve">Ponce Health Sciences University Scientific Journal, </w:t>
+      <w:t xml:space="preserve">Ponce </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Health</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Sciences</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>University</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Scientific</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Journal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="1C940E64">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00511402">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00511402">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>x</w:t>
     </w:r>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
     <w:r w:rsidR="0038036B">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34C34EAA" w14:textId="77777777" w:rsidR="00CB7037" w:rsidRDefault="00CB7037" w:rsidP="00CA25FB">
+    <w:p w14:paraId="372AB7F3" w14:textId="77777777" w:rsidR="00336B36" w:rsidRDefault="00336B36" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7495CF30" w14:textId="77777777" w:rsidR="00CB7037" w:rsidRDefault="00CB7037" w:rsidP="00CA25FB">
+    <w:p w14:paraId="2F26AE66" w14:textId="77777777" w:rsidR="00336B36" w:rsidRDefault="00336B36" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E07A65E" w14:textId="70A44148" w:rsidR="0068698C" w:rsidRPr="00F715DE" w:rsidRDefault="0B150F22" w:rsidP="0068698C">
+  <w:p w14:paraId="1E07A65E" w14:textId="00E4B178" w:rsidR="0068698C" w:rsidRPr="00F715DE" w:rsidRDefault="0B150F22" w:rsidP="0068698C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0B150F22">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve">Ponce Health Sciences University Scientific Journal, </w:t>
+      <w:t xml:space="preserve">Ponce </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Health</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Sciences</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>University</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Scientific</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Journal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B150F22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00511402">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="0B150F22">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00511402">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>x</w:t>
     </w:r>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
     <w:r w:rsidRPr="1C940E64">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> FOR PEER REVIEW </w:t>
     </w:r>
     <w:r w:rsidR="0068698C">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="546F6A76" w14:textId="1BDF5515" w:rsidR="0068698C" w:rsidRDefault="0068698C">
     <w:pPr>
@@ -5044,131 +5583,138 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="51000531">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="109"/>
+  <w:zoom w:percent="148"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA25FB"/>
     <w:rsid w:val="00017121"/>
     <w:rsid w:val="00052BE7"/>
     <w:rsid w:val="000900BD"/>
     <w:rsid w:val="000937BF"/>
     <w:rsid w:val="001C492B"/>
     <w:rsid w:val="001E7912"/>
     <w:rsid w:val="002269A0"/>
     <w:rsid w:val="002442BC"/>
     <w:rsid w:val="0025776B"/>
     <w:rsid w:val="00270434"/>
     <w:rsid w:val="002B6F81"/>
+    <w:rsid w:val="00336B36"/>
     <w:rsid w:val="0038036B"/>
     <w:rsid w:val="003C0BBA"/>
     <w:rsid w:val="003C325F"/>
     <w:rsid w:val="0045605A"/>
     <w:rsid w:val="0047104D"/>
     <w:rsid w:val="004A6960"/>
+    <w:rsid w:val="00511402"/>
     <w:rsid w:val="00550DB5"/>
     <w:rsid w:val="0066330C"/>
     <w:rsid w:val="00677630"/>
     <w:rsid w:val="0068698C"/>
     <w:rsid w:val="006B6826"/>
+    <w:rsid w:val="006E1455"/>
     <w:rsid w:val="00794574"/>
     <w:rsid w:val="007D449E"/>
     <w:rsid w:val="007D6C81"/>
     <w:rsid w:val="00825F6A"/>
     <w:rsid w:val="00830A04"/>
     <w:rsid w:val="00874806"/>
+    <w:rsid w:val="008B13E4"/>
+    <w:rsid w:val="009E4FE7"/>
     <w:rsid w:val="00A663F2"/>
     <w:rsid w:val="00A96670"/>
     <w:rsid w:val="00A972DF"/>
     <w:rsid w:val="00A97DC0"/>
     <w:rsid w:val="00AB277F"/>
     <w:rsid w:val="00AB30B9"/>
     <w:rsid w:val="00B00551"/>
     <w:rsid w:val="00B56199"/>
     <w:rsid w:val="00BB5220"/>
     <w:rsid w:val="00CA25FB"/>
     <w:rsid w:val="00CB7037"/>
     <w:rsid w:val="00CC496E"/>
     <w:rsid w:val="00CD5F57"/>
     <w:rsid w:val="00D37DC0"/>
     <w:rsid w:val="00D43064"/>
     <w:rsid w:val="00D71733"/>
     <w:rsid w:val="00D7549D"/>
     <w:rsid w:val="00DA6BF2"/>
     <w:rsid w:val="00DE1C97"/>
     <w:rsid w:val="00E36EF2"/>
     <w:rsid w:val="00E70813"/>
     <w:rsid w:val="00E94581"/>
     <w:rsid w:val="00E976DE"/>
     <w:rsid w:val="00ED5902"/>
     <w:rsid w:val="00EE7A46"/>
     <w:rsid w:val="00F142CB"/>
     <w:rsid w:val="00F31FB0"/>
     <w:rsid w:val="00F5194E"/>
     <w:rsid w:val="00F715DE"/>
+    <w:rsid w:val="00FE4AB0"/>
     <w:rsid w:val="046DDA96"/>
     <w:rsid w:val="0B150F22"/>
     <w:rsid w:val="0D3C44AC"/>
     <w:rsid w:val="1C7AFCC5"/>
     <w:rsid w:val="1C940E64"/>
     <w:rsid w:val="2F215071"/>
     <w:rsid w:val="343C94F0"/>
     <w:rsid w:val="391E4A88"/>
     <w:rsid w:val="410FF2B1"/>
     <w:rsid w:val="4854FA55"/>
     <w:rsid w:val="49F13C57"/>
     <w:rsid w:val="5ABFF4DB"/>
     <w:rsid w:val="62926772"/>
     <w:rsid w:val="634AF064"/>
     <w:rsid w:val="75923D7F"/>
     <w:rsid w:val="77C8E6C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -8556,55 +9102,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C1C8C05-8A1C-1341-B381-431EBB322D80}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2331</Words>
-  <Characters>13292</Characters>
+  <Words>2397</Words>
+  <Characters>13210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>269</Lines>
+  <Paragraphs>154</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15592</CharactersWithSpaces>
+  <CharactersWithSpaces>15453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laura  Santiago</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>