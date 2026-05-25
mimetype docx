--- v0 (2025-10-06)
+++ v1 (2026-05-25)
@@ -47,144 +47,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="9347" w:tblpY="9404"/>
         <w:tblW w:w="2595" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2595"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA25FB" w:rsidRPr="0032220D" w14:paraId="6A6A9BD3" w14:textId="77777777" w:rsidTr="00677630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2187ECFC" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
-[...21 lines deleted...]
-          </w:p>
           <w:p w14:paraId="769B41B5" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI15academiceditor"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032220D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Academic Editor: Firstname Lastname</w:t>
+              <w:t xml:space="preserve">Academic Editor: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032220D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Firstname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032220D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lastname</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D34A581" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032220D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Received: date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27BE1D28" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032220D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Revised: date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43715276" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032220D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Accepted: date</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>Published: date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E1D339" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032220D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16E8DB93" wp14:editId="7E3C5BC8">
                   <wp:extent cx="692785" cy="249555"/>
@@ -213,297 +189,371 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="692785" cy="249555"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6071021A" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="6071021A" w14:textId="5E2CFD92" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI72Copyright"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032220D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Copyright:</w:t>
             </w:r>
             <w:r w:rsidRPr="0032220D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> © 2024 by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY) license (https://creativecommons.org/licenses/by/4.0/).</w:t>
+              <w:t xml:space="preserve"> © 202</w:t>
+            </w:r>
+            <w:r w:rsidR="009C36B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032220D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY) license (https://creativecommons.org/licenses/by/4.0/).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2AED68DB" w14:textId="5DF68464" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI12title"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="00501F7B" w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00501F7B" w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(maximum of 250 characters)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DC5FEA" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI13authornames"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Firstname Lastname </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Firstname Lastname </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Firstname Lastname </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5158835A" w14:textId="2770A7D2" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00D43064">
+    <w:p w14:paraId="5158835A" w14:textId="05DD1C08" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00D43064">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
         <w:t>Affiliation 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB3EA63" w14:textId="6FDD5199" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="4BB3EA63" w14:textId="3166AB8D" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
         <w:t>Affiliation 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5033B7DF" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="5033B7DF" w14:textId="6E3E12FB" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
         <w:t>Correspondence: e-mail@e-mail.com; Tel.: (optional; include country code; if there are multiple corresponding authors, add author initials)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B21D308" w14:textId="5C1BC4EE" w:rsidR="00CA25FB" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
+    <w:p w14:paraId="6B21D308" w14:textId="5C1BC4EE" w:rsidR="00CA25FB" w:rsidRPr="009C36B3" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI17abstract"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032220D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C36B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009C36B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A single paragraph of about 2</w:t>
       </w:r>
-      <w:r w:rsidR="00501F7B" w:rsidRPr="0032220D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00501F7B" w:rsidRPr="009C36B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
-[...4 lines deleted...]
-        <w:t>0 words maximum. For research articles, abstracts should give a pertinent overview of the work. We strongly encourage authors to use the following style of structured abstracts, but without headings: (1) Background: Place the question addressed in a broad context and highlight the purpose of the study; (2) Methods: briefly describe the main methods or treatments applied; (3) Results: summarize the article’s main findings; (4) Conclusions: indicate the main conclusions or interpretations. The abstract should be an objective representation of the article and it must not contain results that are not presented and substantiated in the main text and should not exaggerate the main conclusions.</w:t>
+      <w:r w:rsidRPr="009C36B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 words maximum. For research articles, abstracts should give a pertinent overview of the work. We strongly encourage authors to use the following style of structured abstracts, but without headings: (1) Background: Place the question addressed in a broad context and highlight the purpose of the study; (2) Methods: briefly describe the main methods or treatments applied; (3) Results: summarize the article’s main findings; (4) Conclusions: indicate the main conclusions or interpretations. The abstract should be an objective representation of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C36B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C36B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it must not contain results that are not presented and substantiated in the main text and should not exaggerate the main conclusions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E254A6C" w14:textId="77777777" w:rsidR="000231EC" w:rsidRPr="0032220D" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI18keywords"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="009C36B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009C36B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>keyword 1; keyword 2; keyword 3 (List three to ten pertinent keywords specific to the article yet reasonably common within the subject discipline.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2265ECCB" w14:textId="6097576F" w:rsidR="00B60A51" w:rsidRDefault="00B60A51" w:rsidP="000231EC">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29022D7E" wp14:editId="5FEAA6BF">
@@ -798,70 +848,64 @@
         </w:rPr>
         <w:t>Please disclose at the submission stage any restrictions on the availability of materials or information. New methods and protocols should be described in detail while well-established methods can be briefly described and appropriately cited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A40E6AB" w14:textId="77777777" w:rsidR="00794574" w:rsidRPr="0032220D" w:rsidRDefault="00794574" w:rsidP="00C336B2">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="0" w:right="2466" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="751E6D8D" w14:textId="0FE5F2F3" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00C336B2" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>An</w:t>
       </w:r>
       <w:r w:rsidR="00B56199" w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>y studies involving animals or humans, and other studies that require ethical approval, must list the authority that provided approval and the corresponding ethical approval code.</w:t>
       </w:r>
       <w:r w:rsidR="00CE27B5" w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> For any </w:t>
-[...6 lines deleted...]
-        <w:t>questions, please contact the Institutional Review Board of Ponce Research Institute (https://www.ponceresearch.com/regulatory-compliance/irb/) or jmtorres@psm.edu.</w:t>
+        <w:t xml:space="preserve"> For any questions, please contact the Institutional Review Board of Ponce Research Institute (https://www.ponceresearch.com/regulatory-compliance/irb/) or jmtorres@psm.edu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5DBE9F" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3. Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4666B21A" w14:textId="47F499F2" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -935,129 +979,161 @@
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Bulleted lists look like this:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CE19BE" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI38bullet"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>First bullet;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bullet;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2DBE7F2B" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI38bullet"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Second bullet;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Second </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bullet;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="002152BE" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI38bullet"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Third bullet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196FE664" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI35textbeforelist"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Numbered lists can be added as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E659FA" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI37itemize"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>First item;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>item;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4416B740" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI37itemize"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Second item;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Second </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>item;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3680DFA7" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI37itemize"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Third item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0910D580" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -1082,96 +1158,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>. Figures, Tables and Schemes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269CCE64" w14:textId="5F035146" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C5EE867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>All figures and tables should be cited in the main text as Figure 1, Table 1, etc</w:t>
-      </w:r>
+        <w:t xml:space="preserve">All figures and tables should be cited in the main text as Figure 1, Table 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5C5EE867">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="3E42AC08" w:rsidRPr="5C5EE867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3E42AC08" w:rsidRPr="5C5EE867">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>(maximum of 8)</w:t>
       </w:r>
       <w:r w:rsidRPr="5C5EE867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A6A738" w14:textId="1D67B2DF" w:rsidR="00B56199" w:rsidRPr="0032220D" w:rsidRDefault="00794574" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI52figure"/>
         <w:ind w:left="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:snapToGrid/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639EBB55" wp14:editId="7C3957CD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639EBB55" wp14:editId="7EBFE315">
             <wp:extent cx="2724150" cy="1136617"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2082723696" name="Picture 1" descr="A black and blue sign with text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2082723696" name="Picture 1" descr="A black and blue sign with text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -3274,74 +3358,88 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>6. Patents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA50349" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This section is not mandatory but may be added if there are patents resulting from the work reported in this manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F17FCC" w14:textId="76E00251" w:rsidR="0038036B" w:rsidRDefault="0038036B" w:rsidP="0617F9BD">
+    <w:p w14:paraId="20F17FCC" w14:textId="618068BC" w:rsidR="0038036B" w:rsidRDefault="0038036B" w:rsidP="0617F9BD">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0617F9BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Supplementary Materials: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="72E79A94" w:rsidRPr="0617F9BD">
+        <w:t>Supplementary Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00380140">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0617F9BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="72E79A94" w:rsidRPr="00380140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="72E79A94" w:rsidRPr="0617F9BD">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:eastAsia="-webkit-standard" w:hAnsi="-webkit-standard" w:cs="-webkit-standard"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ay include additional figures, tables, datasets, or multimedia files that support the findings of the manuscript but are not essential to the main text. These will be published online alongside the article.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120EEFA9" w14:textId="31178634" w:rsidR="72E79A94" w:rsidRDefault="72E79A94" w:rsidP="0617F9BD">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="695" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0617F9BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3389,271 +3487,396 @@
     </w:p>
     <w:p w14:paraId="5D49524F" w14:textId="7D415D12" w:rsidR="72E79A94" w:rsidRDefault="72E79A94" w:rsidP="0617F9BD">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="720" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0617F9BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>All appendix sections must be cited in the main text. In the appendices, Figures, Tables, etc. should be labeled starting with “A”—e.g., Figure A1, Figure A2, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E91C1E4" w14:textId="718354FE" w:rsidR="0617F9BD" w:rsidRDefault="0617F9BD" w:rsidP="0617F9BD">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="720" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59195A38" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="59195A38" w14:textId="0ADF3B5C" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Author Contributions:</w:t>
+        <w:t>Author Contributions</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> For research articles with several authors, a short paragraph specifying their individual contributions must be provided. The following statements should be used “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.” Please turn to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0032220D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:t>CRediT taxonomy</w:t>
+          <w:t>CRediT</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0032220D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> taxonomy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the term explanation. Authorship must be limited to those who have contributed substantially to the work reported.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA6F6DA" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="3CA6F6DA" w14:textId="77D7167C" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Funding:</w:t>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please add: “This research received no external funding” or “This research was funded by NAME OF FUNDER, grant number XXX” and “The APC was funded by XXX”. Check carefully that the details given are accurate and use the standard spelling of funding agency names at https://search.crossref.org/funding. Any errors may affect your future funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C58E13C" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="6C58E13C" w14:textId="72F1CA18" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk89945590"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk60054323"/>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Institutional Review Board Statement: </w:t>
-[...5 lines deleted...]
-        <w:t>In this section, you should add the Institutional Review Board Statement and approval number, if relevant to your study. You might choose to exclude this statement if the study did not require ethical approval. Please note that the Editorial Office might ask you for further information. Please add “The study was conducted in accordance with the Declaration of Helsinki, and approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving humans. OR “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving animals. OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “Not applicable” for studies not involving humans or animals.</w:t>
+        <w:t>Institutional Review Board Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this section, you should add the Institutional Review Board Statement and approval number, if relevant to your study. You might choose to exclude this statement if the study did not require ethical approval. Please note that the Editorial Office might ask you for further information. Please add “The study was conducted in accordance with the Declaration of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Helsinki, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving humans. OR “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving animals. OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “Not applicable” for studies not involving humans or animals.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="28C5A50C" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="28C5A50C" w14:textId="705B1569" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Informed Consent Statement: </w:t>
+        <w:t>Informed Consent Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Any research article describing a study involving humans should contain this statement. Please add “Informed consent was obtained from all subjects involved in the study.” OR “Patient consent was waived due to REASON (please provide a detailed justification).” OR “Not applicable.” for studies not involving humans. You might also choose to exclude this statement if the study did not involve humans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41598691" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Written informed consent for publication must be obtained from participating patients who can be identified (including by the patients themselves). Please state “Written informed consent has been obtained from the patient(s) to publish this paper” if applicable.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="228C2DE9" w14:textId="08FE25CF" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="228C2DE9" w14:textId="13CBD3E6" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="539CCFB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Data Availability Statement:</w:t>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
       </w:r>
       <w:r w:rsidRPr="539CCFB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="539CCFB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> We encourage all authors of articles published in </w:t>
       </w:r>
       <w:r w:rsidR="468D0225" w:rsidRPr="539CCFB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
       <w:r w:rsidRPr="539CCFB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> journals to share their research data. In this section, please provide details regarding where data supporting reported results can be found, including links to publicly archived datasets analyzed or generated during the study. Where no new data were created, or where data is unavailable due to privacy or ethical restrictions, a statement is still required. Suggested Data Availability Statements are available in section “</w:t>
       </w:r>
       <w:r w:rsidR="065A4092" w:rsidRPr="539CCFB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
       <w:r w:rsidRPr="539CCFB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research Data Policies” at https://www.</w:t>
       </w:r>
       <w:r w:rsidR="6F068839" w:rsidRPr="539CCFB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>phsu</w:t>
       </w:r>
       <w:r w:rsidRPr="539CCFB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.com/ethics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CA1730" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="76CA1730" w14:textId="26FC53B0" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Acknowledgments:</w:t>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> In this section, you can acknowledge any support given which is not covered by the author contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E87A95" w14:textId="55A06D8F" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="41E87A95" w14:textId="6EE28EF9" w:rsidR="0038036B" w:rsidRPr="0032220D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0617F9BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Conflicts of Interest:</w:t>
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0617F9BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0617F9BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Declare conflicts of interest or state “The authors declare no conflicts of interest.” Authors must identify and declare any personal circumstances or interest that may be perceived as inappropriately influencing the representation or interpretation of reported research results. Any role of the funders in the design of the study; in the collection, </w:t>
       </w:r>
       <w:r w:rsidR="00B60A51" w:rsidRPr="0617F9BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>analyses,</w:t>
       </w:r>
       <w:r w:rsidRPr="0617F9BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or interpretation of data; in the writing of the manuscript; or in the decision to publish the results must be declared in this section. If there is no role, please state “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD5CB86" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0032220D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -3661,83 +3884,111 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEDBC35" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0032220D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, ReferenceManager or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
+        <w:t xml:space="preserve">References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ReferenceManager</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6459FFB7" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0032220D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB3EDBD" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0032220D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citations and references in the Supplementary Materials are permitted provided that they also appear in the reference list here. </w:t>
+        <w:t xml:space="preserve">Citations and references in the Supplementary Materials are permitted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they also appear in the reference list here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B458D4" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0032220D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26EA9D1F" w14:textId="1A8D348C" w:rsidR="00CE27B5" w:rsidRPr="0032220D" w:rsidRDefault="00CE27B5" w:rsidP="00CE27B5">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3801,51 +4052,65 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51C0AFE1" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0032220D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>In the text, reference numbers should be placed in square brackets [ ] and placed before the punctuation; for example [1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [5] (p. 10), or [6] (pp. 101–105).</w:t>
+        <w:t xml:space="preserve">In the text, reference numbers should be placed in square brackets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0032220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and placed before the punctuation; for example [1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [5] (p. 10), or [6] (pp. 101–105).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6828361C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0032220D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69B0B52C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0032220D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4175,51 +4440,51 @@
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1B7BAAF5" w14:textId="77777777" w:rsidR="00EE1504" w:rsidRDefault="00EE1504" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
@@ -4241,266 +4506,320 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="-webkit-standard">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18C383D1" w14:textId="59724F30" w:rsidR="00CE27B5" w:rsidRPr="00CE27B5" w:rsidRDefault="338417AD" w:rsidP="00CE27B5">
+  <w:p w14:paraId="18C383D1" w14:textId="7BF1893E" w:rsidR="00CE27B5" w:rsidRPr="00CE27B5" w:rsidRDefault="338417AD" w:rsidP="00CE27B5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="338417AD">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce Health Sciences University Scientific Journal, </w:t>
     </w:r>
     <w:r w:rsidRPr="338417AD">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00380140">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="338417AD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="338417AD">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00380140">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>x</w:t>
     </w:r>
     <w:r w:rsidRPr="338417AD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
     <w:r w:rsidR="00CE27B5">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="338417AD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68B654C5" w14:textId="5B2E4F5A" w:rsidR="0038036B" w:rsidRPr="0038036B" w:rsidRDefault="10889678" w:rsidP="0038036B">
+  <w:p w14:paraId="68B654C5" w14:textId="65E7163E" w:rsidR="0038036B" w:rsidRPr="0038036B" w:rsidRDefault="10889678" w:rsidP="0038036B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="10889678">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce Health Sciences University Scientific Journal, </w:t>
     </w:r>
     <w:r w:rsidRPr="10889678">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00380140">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="10889678">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="10889678">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00380140">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>x</w:t>
     </w:r>
     <w:r w:rsidRPr="10889678">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
     <w:r w:rsidR="0038036B">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="10889678">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="69369913" w14:textId="77777777" w:rsidR="00EE1504" w:rsidRDefault="00EE1504" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="573B88C3" w14:textId="77777777" w:rsidR="00EE1504" w:rsidRDefault="00EE1504" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E07A65E" w14:textId="5BDAF4C2" w:rsidR="0068698C" w:rsidRPr="00F715DE" w:rsidRDefault="5F12EC90" w:rsidP="0068698C">
+  <w:p w14:paraId="1E07A65E" w14:textId="1F6B71C7" w:rsidR="0068698C" w:rsidRPr="00F715DE" w:rsidRDefault="5F12EC90" w:rsidP="0068698C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="5F12EC90">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce Health Sciences University Scientific Journal, </w:t>
     </w:r>
     <w:r w:rsidRPr="10889678">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00380140">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="10889678">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="5F12EC90">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00380140">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>x</w:t>
     </w:r>
     <w:r w:rsidRPr="10889678">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, x.  FOR PEER REVIEW </w:t>
     </w:r>
     <w:r w:rsidR="0068698C">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="546F6A76" w14:textId="1BDF5515" w:rsidR="0068698C" w:rsidRPr="00B60A51" w:rsidRDefault="0068698C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="169FF6E6" w14:textId="05F651C8" w:rsidR="00CA25FB" w:rsidRPr="0068698C" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
     <w:pPr>
@@ -5063,111 +5382,116 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="51000531">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="109"/>
+  <w:zoom w:percent="148"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA25FB"/>
     <w:rsid w:val="000231EC"/>
     <w:rsid w:val="000E671C"/>
     <w:rsid w:val="00165A9A"/>
     <w:rsid w:val="00183ABC"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="0032220D"/>
+    <w:rsid w:val="00380140"/>
     <w:rsid w:val="0038036B"/>
     <w:rsid w:val="003E2E4D"/>
     <w:rsid w:val="00470F0C"/>
     <w:rsid w:val="00477EA0"/>
     <w:rsid w:val="004A6960"/>
     <w:rsid w:val="004B7778"/>
     <w:rsid w:val="00501F7B"/>
     <w:rsid w:val="00550DB5"/>
     <w:rsid w:val="00677630"/>
     <w:rsid w:val="0068698C"/>
     <w:rsid w:val="00794574"/>
     <w:rsid w:val="007E77EF"/>
     <w:rsid w:val="008468C6"/>
+    <w:rsid w:val="009C36B3"/>
     <w:rsid w:val="00A96670"/>
     <w:rsid w:val="00A97DC0"/>
     <w:rsid w:val="00B56199"/>
     <w:rsid w:val="00B60A51"/>
     <w:rsid w:val="00BB5220"/>
     <w:rsid w:val="00C01F4C"/>
     <w:rsid w:val="00C336B2"/>
     <w:rsid w:val="00CA25FB"/>
     <w:rsid w:val="00CA2C4E"/>
     <w:rsid w:val="00CA303D"/>
     <w:rsid w:val="00CE27B5"/>
     <w:rsid w:val="00D43064"/>
     <w:rsid w:val="00E156F4"/>
     <w:rsid w:val="00E2090D"/>
     <w:rsid w:val="00E51B77"/>
     <w:rsid w:val="00E976DE"/>
     <w:rsid w:val="00EE1504"/>
     <w:rsid w:val="00F715DE"/>
+    <w:rsid w:val="00FA67D7"/>
+    <w:rsid w:val="00FE4AB0"/>
     <w:rsid w:val="04465C6B"/>
     <w:rsid w:val="0617F9BD"/>
     <w:rsid w:val="065A4092"/>
     <w:rsid w:val="10889678"/>
     <w:rsid w:val="12CCFD97"/>
     <w:rsid w:val="1736229B"/>
     <w:rsid w:val="1C6EF175"/>
     <w:rsid w:val="2F31C27F"/>
     <w:rsid w:val="338417AD"/>
     <w:rsid w:val="3E42AC08"/>
     <w:rsid w:val="468D0225"/>
     <w:rsid w:val="539CCFB1"/>
     <w:rsid w:val="5BED5D00"/>
     <w:rsid w:val="5C5EE867"/>
     <w:rsid w:val="5DCFD1E7"/>
     <w:rsid w:val="5F12EC90"/>
     <w:rsid w:val="6F068839"/>
     <w:rsid w:val="72E79A94"/>
     <w:rsid w:val="73EC3182"/>
     <w:rsid w:val="74FF0E57"/>
     <w:rsid w:val="7E4C7697"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -12683,55 +13007,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2317</Words>
-  <Characters>13212</Characters>
+  <Words>2390</Words>
+  <Characters>13148</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>273</Lines>
+  <Paragraphs>167</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15499</CharactersWithSpaces>
+  <CharactersWithSpaces>15371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laura  Santiago</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>