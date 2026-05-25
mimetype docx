--- v0 (2025-10-06)
+++ v1 (2026-05-25)
@@ -8,174 +8,173 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E2635DE" w14:textId="02658E75" w:rsidR="00CA25FB" w:rsidRPr="00CA25FB" w:rsidRDefault="00CE05DD" w:rsidP="00CA25FB">
+    <w:p w14:paraId="4E2635DE" w14:textId="02658E75" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CE05DD" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Research Letter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="9347" w:tblpY="9404"/>
         <w:tblW w:w="2595" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2595"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA25FB" w:rsidRPr="00D21D2E" w14:paraId="6A6A9BD3" w14:textId="77777777" w:rsidTr="00677630">
+      <w:tr w:rsidR="00CA25FB" w:rsidRPr="0027124D" w14:paraId="6A6A9BD3" w14:textId="77777777" w:rsidTr="00677630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2187ECFC" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00C077BE" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
-[...21 lines deleted...]
-          <w:p w14:paraId="769B41B5" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="769B41B5" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI15academiceditor"/>
               <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t xml:space="preserve">Academic Editor: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Firstname</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Lastname</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D34A581" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00586D34" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="3D34A581" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00586D34">
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Received: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27BE1D28" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="27BE1D28" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Revised: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43715276" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00586D34" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="43715276" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Accepted: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7544EB" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00586D34" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
-[...8 lines deleted...]
-          <w:p w14:paraId="46E1D339" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00D21D2E" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="46E1D339" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21D2E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DengXian"/>
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16E8DB93" wp14:editId="7E3C5BC8">
                   <wp:extent cx="692785" cy="249555"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 4" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 4" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
@@ -184,319 +183,390 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="692785" cy="249555"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6071021A" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00D21D2E" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
+          <w:p w14:paraId="6071021A" w14:textId="09686BBB" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI72Copyright"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21D2E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DengXian"/>
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Copyright:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D21D2E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DengXian"/>
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="DengXian"/>
+              <w:t xml:space="preserve"> © 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">© 2024 by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="DengXian"/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Attribution (CC BY) license (</w:t>
-[...13 lines deleted...]
-              <w:t>creativecommons.org/licenses/by/4.0/).</w:t>
+              <w:t xml:space="preserve"> by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY) license (https://creativecommons.org/licenses/by/4.0/).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AED68DB" w14:textId="7DAF113D" w:rsidR="00CA25FB" w:rsidRPr="003B1AF1" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="2AED68DB" w14:textId="7DAF113D" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI12title"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Title</w:t>
       </w:r>
-      <w:r w:rsidR="00C26FAE">
+      <w:r w:rsidR="00C26FAE" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C26FAE" w:rsidRPr="006B6826">
+      <w:r w:rsidR="00C26FAE" w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(maximum of 250 characters)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DC5FEA" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="70DC5FEA" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI13authornames"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Lastname </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F31D1">
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Lastname </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F31D1">
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Lastname </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001F31D1">
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00331633">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5158835A" w14:textId="44ACFCEB" w:rsidR="00CA25FB" w:rsidRPr="00D945EC" w:rsidRDefault="00CA25FB" w:rsidP="00D43064">
+    <w:p w14:paraId="5158835A" w14:textId="79062BF9" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00D43064">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
-        <w:tab/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Affiliation 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB3EA63" w14:textId="48F7C716" w:rsidR="00CA25FB" w:rsidRPr="00D945EC" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="4BB3EA63" w14:textId="5A0FA136" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
-        <w:tab/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Affiliation 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5033B7DF" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00550626" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
+    <w:p w14:paraId="5033B7DF" w14:textId="1E4B0DFF" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
-[...4 lines deleted...]
-        <w:t>g authors, add author initials)</w:t>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Correspondence: e-mail@e-mail.com; Tel.: (optional; include country code; if there are multiple corresponding authors, add author initials)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B21D308" w14:textId="00559E77" w:rsidR="00CA25FB" w:rsidRPr="00550626" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
+    <w:p w14:paraId="6B21D308" w14:textId="00559E77" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI17abstract"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>A single paragraph of about 2</w:t>
       </w:r>
-      <w:r w:rsidR="7BA06420">
+      <w:r w:rsidR="7BA06420" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">0 words maximum. For research articles, abstracts should give a pertinent overview of the work. We strongly encourage authors to use the following style of structured abstracts, but without headings: (1) Background: Place the question addressed in a broad context and highlight the purpose of the study; (2) Methods: briefly describe the main methods or treatments applied; (3) Results: summarize the article’s main findings; (4) Conclusions: indicate the main conclusions or interpretations. The abstract should be an objective representation of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>article</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and it must not contain results that are not presented and substantiated in the main text and should not exaggerate the main conclusions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A0D650" w14:textId="428D899B" w:rsidR="00D43064" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
+    <w:p w14:paraId="08A0D650" w14:textId="428D899B" w:rsidR="00D43064" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI18keywords"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
-[...15 lines deleted...]
-        <w:t>reasonably common within the subject discipline.)</w:t>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>keyword 1; keyword 2; keyword 3 (List three to ten pertinent keywords specific to the article yet reasonably common within the subject discipline.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3A6840" w14:textId="77777777" w:rsidR="0093563D" w:rsidRPr="0093563D" w:rsidRDefault="0093563D" w:rsidP="0093563D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2F3A6840" w14:textId="77777777" w:rsidR="0093563D" w:rsidRPr="0027124D" w:rsidRDefault="0093563D" w:rsidP="0093563D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4208505B" w14:textId="77777777" w:rsidR="0093563D" w:rsidRPr="0032220D" w:rsidRDefault="0093563D" w:rsidP="0093563D">
+    <w:p w14:paraId="4208505B" w14:textId="77777777" w:rsidR="0093563D" w:rsidRPr="0027124D" w:rsidRDefault="0093563D" w:rsidP="0093563D">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53FF8960" wp14:editId="0D460B4F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4984230" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="19685" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1997259489" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -518,654 +588,677 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main">
             <w:pict w14:anchorId="0E83C637">
               <v:line id="Straight Connector 1" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#099" strokeweight="1.5pt" from="15.9pt,1.5pt" to="408.35pt,1.5pt" w14:anchorId="73113230" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCy+Fp5uAEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6N3LSYmiNOD206C7D&#13;&#10;VmzrBygyFQuQREHSYufvRymJU2wDCgzzgbYkvsfHJ3r9MDnL9hCTQd/x5aLhDLzC3vhdx19/PF/f&#13;&#10;cZay9L206KHjB0j8YXP1YT2GFlY4oO0hMiLxqR1Dx4ecQytEUgM4mRYYwNOhxuhkpmXciT7Kkdid&#13;&#10;Faum+ShGjH2IqCAl2n06HvJN5dcaVP6qdYLMbMdJW64x1rgtUWzWst1FGQajTjLkP6hw0ngqOlM9&#13;&#10;ySzZz2j+oHJGRUyo80KhE6i1UVB7oG6WzW/dfB9kgNoLmZPCbFP6f7Tqy/7Rv0SyYQypTeElli4m&#13;&#10;HV15kz42VbMOs1kwZaZo8/b+7nZ1Q56q85m4AENM+ROgY+Wj49b40ods5f5zylSMUs8pZdv6EhNa&#13;&#10;0z8ba+si7raPNrK9LDfX3NNTLouAb9JoVaDior1+5YOFI+030Mz0pPamlq9jBTOtVAp8Xp54rafs&#13;&#10;AtMkYQY27wNP+QUKdeRm8Op98IyoldHnGeyMx/g3gjydJetj/tmBY9/Fgi32h3qr1Rqanercac7L&#13;&#10;cL5dV/jlb9z8AgAA//8DAFBLAwQUAAYACAAAACEA/5jRGd4AAAALAQAADwAAAGRycy9kb3ducmV2&#13;&#10;LnhtbEyPQU/DMAyF70j8h8hI3FhShtapazohqt04wIYEx7Q1bSFxqiTbyr/HcIGLracnP3+v3M7O&#13;&#10;ihOGOHrSkC0UCKTWdyP1Gl4Ou5s1iJgMdcZ6Qg1fGGFbXV6Upuj8mZ7xtE+94BCKhdEwpDQVUsZ2&#13;&#10;QGfiwk9I7L374ExiGXrZBXPmcGflrVIr6cxI/GEwEz4M2H7uj05D/hjqevkUXhv1oeybVDt1l1ut&#13;&#10;r6/mesPjfgMi4Zz+LuCnA/NDxWCNP1IXhdWwzBg/8eZabK+zVQ6i+dWyKuX/DtU3AAAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALL4Wnm4AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP+Y0RneAAAACwEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#13;&#10;">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244C0FC5" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
+    <w:p w14:paraId="244C0FC5" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>0. How to Use This Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0CD4E2" w14:textId="6B2AA224" w:rsidR="00806BE9" w:rsidRPr="0093563D" w:rsidRDefault="00D13FEE" w:rsidP="0093563D">
+    <w:p w14:paraId="5C0CD4E2" w14:textId="6B2AA224" w:rsidR="00806BE9" w:rsidRPr="0027124D" w:rsidRDefault="00D13FEE" w:rsidP="0093563D">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D13FEE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The template details the sections that can be used in a manuscript. Sections that are not mandatory are listed as such. In preparation of a manuscript, formatting guidelines are also available in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D13FEE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author Guidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D13FEE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D13FEE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Remove this paragraph and start section numbering with 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D13FEE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> For any questions, please contact the editorial office of the journal or </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00D13FEE">
+        <w:r w:rsidRPr="0027124D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>phsujournal@psm.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5B91AE" w14:textId="10A4447D" w:rsidR="00677630" w:rsidRDefault="00677630" w:rsidP="0068698C">
+    <w:p w14:paraId="4F5B91AE" w14:textId="10A4447D" w:rsidR="00677630" w:rsidRPr="0027124D" w:rsidRDefault="00677630" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2582">
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00C26FAE">
-        <w:rPr>
+      <w:r w:rsidR="00C26FAE" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Research Letter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2B7749" w14:textId="6485B5BA" w:rsidR="00C26FAE" w:rsidRPr="00C26FAE" w:rsidRDefault="00C26FAE" w:rsidP="00C26FAE">
+    <w:p w14:paraId="6F2B7749" w14:textId="6485B5BA" w:rsidR="00C26FAE" w:rsidRPr="0027124D" w:rsidRDefault="00C26FAE" w:rsidP="00C26FAE">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>A research letter is a concise and focused communication that reports on a specific and often preliminary finding, observation, or result. They are typically used to share noteworthy or interesting findings with the scientific community</w:t>
       </w:r>
-      <w:r w:rsidR="5F30B0F0">
+      <w:r w:rsidR="5F30B0F0" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5F30B0F0" w:rsidRPr="5BECD583">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="5F30B0F0" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>(1600-word maximum)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AF6BEE" w14:textId="04CAED81" w:rsidR="00B56199" w:rsidRPr="00FA04F1" w:rsidRDefault="00B56199" w:rsidP="0068698C">
+    <w:p w14:paraId="77AF6BEE" w14:textId="04CAED81" w:rsidR="00B56199" w:rsidRPr="0027124D" w:rsidRDefault="00B56199" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="00C26FAE">
+      <w:r w:rsidR="00C26FAE" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Tables, Figures, and Schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269CCE64" w14:textId="320EC204" w:rsidR="00B56199" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="269CCE64" w14:textId="320EC204" w:rsidR="00B56199" w:rsidRPr="0027124D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">All figures and tables should be cited in the main text as Figure 1, Table 1, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="050EF433">
+      <w:r w:rsidR="050EF433" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="050EF433" w:rsidRPr="5BECD583">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="050EF433" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>(maximum of 2)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A6A738" w14:textId="1D67B2DF" w:rsidR="00B56199" w:rsidRDefault="00794574" w:rsidP="00B56199">
+    <w:p w14:paraId="68A6A738" w14:textId="1D67B2DF" w:rsidR="00B56199" w:rsidRPr="0027124D" w:rsidRDefault="00794574" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI52figure"/>
         <w:ind w:left="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:snapToGrid/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639EBB55" wp14:editId="1F361CA0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639EBB55" wp14:editId="63772BEE">
             <wp:extent cx="2724150" cy="1136617"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2082723696" name="Picture 1" descr="A black and blue sign with text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2082723696" name="Picture 1" descr="A black and blue sign with text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2758547" cy="1150969"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6A07D4" w14:textId="77777777" w:rsidR="00B56199" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="5C6A07D4" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0027124D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI51figurecaption"/>
         <w:ind w:left="270"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>mes follow the same formatting.</w:t>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>This is a figure. Schemes follow the same formatting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47929B70" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
+    <w:p w14:paraId="47929B70" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
       <w:pPr>
         <w:pStyle w:val="MDPI41tablecaption"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="5284" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1339"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="57E297C0" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="57E297C0" w14:textId="77777777" w:rsidTr="009753D7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E61E46A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="5E61E46A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C849058" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="6C849058" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-165" w:firstLine="165"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34A27801" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="34A27801" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="644A70EF" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="644A70EF" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AE49557" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="00576EF8" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="2AE49557" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...9 lines deleted...]
-            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Entry 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E41F65C" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="1E41F65C" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6394F366" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="6394F366" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="07DEFA58" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="07DEFA58" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16DB7BB6" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="00202128" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="16DB7BB6" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...7 lines deleted...]
-              <w:t>ntry 2</w:t>
+              <w:t>Entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D25A465" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="7D25A465" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2820A822" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="2820A822" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1036BB38" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
+    <w:p w14:paraId="1036BB38" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
       <w:pPr>
         <w:pStyle w:val="MDPI43tablefooter"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB8FE21" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
+    <w:p w14:paraId="1EB8FE21" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The text continues here (Figure 2 and Table 2).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2270"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2270"/>
         <w:gridCol w:w="1208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="75A0162E" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="75A0162E" w14:textId="77777777" w:rsidTr="009753D7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1208" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39FA06F7" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="39FA06F7" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI52figure"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="-645" w:firstLine="540"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68074CA9" wp14:editId="7B14E7A7">
                   <wp:extent cx="2161540" cy="2161540"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Picture 1" descr="Bar chart outline"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="Picture 1" descr="Bar chart outline"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1180,60 +1273,60 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2161540" cy="2161540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="47E9F671" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="47E9F671" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI52figure"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C07DFF6" wp14:editId="0527C899">
                   <wp:extent cx="2161540" cy="2161540"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Picture 1" descr="Scatterplot outline"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="Picture 1" descr="Scatterplot outline"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1244,2136 +1337,2445 @@
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2161540" cy="2161540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="1F2520B6" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="1F2520B6" w14:textId="77777777" w:rsidTr="009753D7">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="1350" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197FC758" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="197FC758" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-2895"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3478" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="560F2C58" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="560F2C58" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-1725" w:right="1770" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E649971" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
+    <w:p w14:paraId="6E649971" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
       <w:pPr>
         <w:pStyle w:val="MDPI51figurecaption"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This is a figure. Schemes follow another format. If there are multiple panels, they should be listed as: (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) Description of what is contained in the first panel; (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) Description of what is contained in the second panel. Figures should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245F6E27" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
+    <w:p w14:paraId="245F6E27" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
       <w:pPr>
         <w:pStyle w:val="MDPI41tablecaption"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Table 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="8190" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1717"/>
         <w:gridCol w:w="1343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="264007C8" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="264007C8" w14:textId="77777777" w:rsidTr="009753D7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C11896F" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="7C11896F" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D25B2A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="47D25B2A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-165" w:firstLine="165"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C002D0D" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="6C002D0D" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCD40E9" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="5DCD40E9" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Title 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="457E77E6" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="457E77E6" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01775508" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="01775508" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>entry 1 *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A05D16C" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="5A05D16C" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3FFAF2" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="2C3FFAF2" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8AEBA2" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="2D8AEBA2" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="6B00F999" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="6B00F999" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FCA886D" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="1FCA886D" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37E07738" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="37E07738" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394A6CF8" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="394A6CF8" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="774346D3" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="774346D3" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="5F42D4FF" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="5F42D4FF" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F744078" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="1F744078" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49DA05FF" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="49DA05FF" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C24EFA3" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="4C24EFA3" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="400A1E8D" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="400A1E8D" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="2C1DFCE2" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="2C1DFCE2" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21F2294F" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="21F2294F" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62277A0A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="62277A0A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F81B045" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="1F81B045" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D540A5A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="4D540A5A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="54E8D069" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="54E8D069" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="157B29F2" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="157B29F2" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3104D31A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="3104D31A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21234A0A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="21234A0A" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61DC20F2" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="61DC20F2" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="4D44E8C1" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="4D44E8C1" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02902696" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="02902696" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>entry 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F25052E" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="6F25052E" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A44BADC" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="7A44BADC" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C17226" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="39C17226" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="410996DA" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="410996DA" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67A222DB" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="67A222DB" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5220173B" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="5220173B" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34280CF3" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="34280CF3" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8589EF" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="7F8589EF" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="798FDD74" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="798FDD74" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27ECFACB" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="27ECFACB" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="495E102B" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="495E102B" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="389F13F8" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="389F13F8" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49CDDC79" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="49CDDC79" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="6757573D" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="6757573D" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F2FA0A1" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="1F2FA0A1" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01321323" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="01321323" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7914E699" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="7914E699" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31DF8753" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="31DF8753" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="6A40036B" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="6A40036B" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBAA211" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="1CBAA211" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>entry 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE83706" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="3EE83706" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D93BAA4" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="6D93BAA4" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="576C2122" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="576C2122" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043D1A" w:rsidRPr="0032220D" w14:paraId="0E5CF21C" w14:textId="77777777" w:rsidTr="009753D7">
+      <w:tr w:rsidR="00043D1A" w:rsidRPr="0027124D" w14:paraId="0E5CF21C" w14:textId="77777777" w:rsidTr="009753D7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34D0198E" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="34D0198E" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7135D4" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="2E7135D4" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482AC64E" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="482AC64E" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C067255" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
+          <w:p w14:paraId="2C067255" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="0027124D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EC0DDBD" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0032220D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
+    <w:p w14:paraId="1EC0DDBD" w14:textId="77777777" w:rsidR="00043D1A" w:rsidRPr="0027124D" w:rsidRDefault="00043D1A" w:rsidP="00043D1A">
       <w:pPr>
         <w:pStyle w:val="MDPI43tablefooter"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>* Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D374281" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="005E4148" w:rsidRDefault="00B56199" w:rsidP="0068698C">
+    <w:p w14:paraId="5D374281" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0027124D" w:rsidRDefault="00B56199" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI81theorem"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Theorem 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E4148">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Example text of a theorem. Theorems, propositions, lemmas, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172493">
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E4148">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> should be numbered sequentially (i.e., Proposition 2 follows Theorem 1). Examples or Remarks use the same formatting, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE27B5">
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="97"/>
           <w:fitText w:val="7938" w:id="-1028891648"/>
         </w:rPr>
-        <w:t>but should be numbered separately, so a document may contain Theorem 1, Remark 1 and Example 1</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>but should be numbered separately, so a document may contain Theorem 1, Remark 1 and Example 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFF34D8" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="005E4148" w:rsidRDefault="00B56199" w:rsidP="00B56199">
+    <w:p w14:paraId="2BFF34D8" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="0027124D" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005E4148">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>The text continues here. Proofs must be formatted as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B87BF2" w14:textId="77777777" w:rsidR="0068698C" w:rsidRPr="005E4148" w:rsidRDefault="0068698C" w:rsidP="0068698C">
+    <w:p w14:paraId="53B87BF2" w14:textId="77777777" w:rsidR="0068698C" w:rsidRPr="0027124D" w:rsidRDefault="0068698C" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI82proof"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Proof of Theorem 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E4148">
-[...6 lines deleted...]
-        <w:t>. Always finish a proof with the following symbol. □</w:t>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text of the proof. Note that the phrase “of Theorem 1” is optional if it is clear which theorem is being referred to. Always finish a proof with the following symbol. □</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F6AF3B" w14:textId="2C3A90AC" w:rsidR="00B56199" w:rsidRPr="00B56199" w:rsidRDefault="0068698C" w:rsidP="0068698C">
+    <w:p w14:paraId="39F6AF3B" w14:textId="2C3A90AC" w:rsidR="00B56199" w:rsidRPr="0027124D" w:rsidRDefault="0068698C" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>The text continues here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EA8A81" w14:textId="6881AA6D" w:rsidR="0038036B" w:rsidRDefault="0038036B" w:rsidP="7EA8D43D">
+    <w:p w14:paraId="14EA8A81" w14:textId="7857ED82" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="0038036B" w:rsidP="7EA8D43D">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:ascii="-webkit-standard" w:eastAsia="-webkit-standard" w:hAnsi="-webkit-standard" w:cs="-webkit-standard"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="-webkit-standard" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7EA8D43D">
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Supplementary Materials: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Supplementary Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="04C2528A" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="04C2528A" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="-webkit-standard" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ay include additional figures, tables, datasets, or multimedia files that support the findings of the manuscript but are not essential to the main text. These will be published online alongside the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300CA16E" w14:textId="3822D167" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="04C2528A" w:rsidP="7EA8D43D">
+      <w:pPr>
+        <w:pStyle w:val="MDPI62BackMatter"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="695" w:right="2466"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Supplementary Materials: M</w:t>
-[...7 lines deleted...]
-        <w:t>ay include additional figures, tables, datasets, or multimedia files that support the findings of the manuscript but are not essential to the main text. These will be published online alongside the article.</w:t>
+        <w:t>Appendix A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300CA16E" w14:textId="3822D167" w:rsidR="0038036B" w:rsidRDefault="04C2528A" w:rsidP="7EA8D43D">
-[...21 lines deleted...]
-    <w:p w14:paraId="5D7D1C77" w14:textId="7C767D1A" w:rsidR="0038036B" w:rsidRDefault="04C2528A" w:rsidP="7EA8D43D">
+    <w:p w14:paraId="5D7D1C77" w14:textId="7C767D1A" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="04C2528A" w:rsidP="7EA8D43D">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="720" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7EA8D43D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The appendix is an optional section that can contain details and data supplemental to the main text—for example, explanations of experimental details that would disrupt the flow of the main text but nonetheless remain crucial to understanding and reproducing the research shown; figures of replicates for experiments of which representative data is shown in the main text can be added here if brief, or as Supplementary data. Mathematical proofs of results not central to the paper can be added as an appendix.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578EBA7C" w14:textId="7CAA180D" w:rsidR="0038036B" w:rsidRDefault="04C2528A" w:rsidP="7EA8D43D">
+    <w:p w14:paraId="578EBA7C" w14:textId="7CAA180D" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="04C2528A" w:rsidP="7EA8D43D">
       <w:pPr>
         <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="695" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7EA8D43D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Appendix B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277BF2AB" w14:textId="2A0E23D7" w:rsidR="0038036B" w:rsidRDefault="04C2528A" w:rsidP="7EA8D43D">
+    <w:p w14:paraId="277BF2AB" w14:textId="2A0E23D7" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="04C2528A" w:rsidP="7EA8D43D">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="720" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7EA8D43D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>All appendix sections must be cited in the main text. In the appendices, Figures, Tables, etc. should be labeled starting with “A”—e.g., Figure A1, Figure A2, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AE796A" w14:textId="4EA20B9D" w:rsidR="7EA8D43D" w:rsidRDefault="7EA8D43D" w:rsidP="7EA8D43D">
+    <w:p w14:paraId="39AE796A" w14:textId="4EA20B9D" w:rsidR="7EA8D43D" w:rsidRPr="0027124D" w:rsidRDefault="7EA8D43D" w:rsidP="7EA8D43D">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="720" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59195A38" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="00613B31" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="59195A38" w14:textId="6763A743" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Author Contributions:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Please turn to the </w:t>
+        <w:t>Author Contributions</w:t>
+      </w:r>
+      <w:r w:rsidR="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For research articles with several authors, a short paragraph specifying their individual contributions must be provided. The following statements should be used “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.” Please turn to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidRPr="0027124D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
+        <w:r w:rsidRPr="0027124D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> taxonomy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>for the term explanation. Authorship must be limited to those who have contributed substantially to the work reported.</w:t>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the term explanation. Authorship must be limited to those who have contributed substantially to the work reported.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA6F6DA" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="00613B31" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="3CA6F6DA" w14:textId="16FC8DA4" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Funding:</w:t>
-[...8 lines deleted...]
-        <w:t>funding.</w:t>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidR="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please add: “This research received no external funding” or “This research was funded by NAME OF FUNDER, grant number XXX” and “The APC was funded by XXX”. Check carefully that the details given are accurate and use the standard spelling of funding agency names at https://search.crossref.org/funding. Any errors may affect your future funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C58E13C" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="00B27433" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="6C58E13C" w14:textId="2C9106DF" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk89945590"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk60054323"/>
-      <w:r w:rsidRPr="00B27433">
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Institutional Review Board Statement: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B27433">
+        <w:t>Institutional Review Board Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">In this section, you should add the Institutional Review Board Statement and approval number, if relevant to your study. You might choose to exclude this statement if the study did not require ethical approval. Please note that the Editorial Office might ask you for further information. Please add “The study was conducted in accordance with the Declaration of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B27433">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Helsinki, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B27433">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving animals. OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “Not applicable” for studies not involving humans or animals.</w:t>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving humans. OR “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving animals. OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “Not applicable” for studies not involving humans or animals.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="28C5A50C" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="007D75A8" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="28C5A50C" w14:textId="199F2B66" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Informed Consent Statement: </w:t>
-[...8 lines deleted...]
-        <w:t>” for studies not involving humans. You might also choose to exclude this statement if the study did not involve humans.</w:t>
+        <w:t>Informed Consent Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Any research article describing a study involving humans should contain this statement. Please add “Informed consent was obtained from all subjects involved in the study.” OR “Patient consent was waived due to REASON (please provide a detailed justification).” OR “Not applicable.” for studies not involving humans. You might also choose to exclude this statement if the study did not involve humans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41598691" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="007D75A8" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="41598691" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007D75A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Written informed consent for publication must be obtained from participating patients who can be identified (including by the patients themselves). Please state “Written informed consent has been obtained from the patient(s) to publish this paper” if applicable.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="228C2DE9" w14:textId="65F078D1" w:rsidR="0038036B" w:rsidRPr="00A054DE" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="228C2DE9" w14:textId="79B5076B" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Data Availability Statement:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> We encourage all authors of articles published in </w:t>
       </w:r>
-      <w:r w:rsidR="797886E1">
+      <w:r w:rsidR="797886E1" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="5BC5EB19">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> journals to share their research data. In this section, please provide details regarding where data supporting reported results can be found, including links to publicly archived datasets analyzed or generated during the study. Where no new data were created, or where data is unavailable due to privacy or ethical restrictions, a statement is still required. Suggested Data Availability Statements are available in section “</w:t>
+      </w:r>
+      <w:r w:rsidR="5BC5EB19" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Research Data Policies” at https://www.</w:t>
       </w:r>
-      <w:r w:rsidR="134D726F">
+      <w:r w:rsidR="134D726F" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>phsu</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.com/ethics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CA1730" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="00613B31" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="76CA1730" w14:textId="38B66437" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Acknowledgments:</w:t>
-[...8 lines deleted...]
-        <w:t>any support given which is not covered by the author contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+      <w:r w:rsidR="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this section, you can acknowledge any support given which is not covered by the author contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E87A95" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="00613B31" w:rsidRDefault="0038036B" w:rsidP="0068698C">
+    <w:p w14:paraId="41E87A95" w14:textId="7E6706F5" w:rsidR="0038036B" w:rsidRPr="0027124D" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Conflicts of Interest:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Declare conflicts of interest or state “The authors declare no conflicts of interest.” Authors must identify and declare any personal circumstances or interest that may be perceived as inappropriately influencing the representation or interpretation of reported research results. Any role of the funders in the design of the study; in the collection, analyses or interpretation of data; in the writing of the manuscript; or in the decision to publish the results must be declared in this section. If there is no role, please state “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results”.</w:t>
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+      <w:r w:rsidR="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Declare conflicts of interest or state “The authors declare no conflicts of interest.” Authors must identify and declare any personal circumstances or interest that may be perceived as inappropriately influencing the representation or interpretation of reported research results. Any role of the funders in the design of the study; in the collection, analyses or interpretation of data; in the writing of the manuscript; or in the decision to publish the results must be declared in this section. If there is no role, please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>state “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD5CB86" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00FA04F1" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="6DD5CB86" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FA04F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEDBC35" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00325902" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="3DEDBC35" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00325902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>ReferenceManager</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00325902">
-[...3 lines deleted...]
-        <w:t>duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6459FFB7" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00325902" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="6459FFB7" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BB3EDBD" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00325902" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="6BB3EDBD" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Citations and references in the Supplementary Materials are permitted </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>provided that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> they also appear in the reference list here. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B458D4" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="70B458D4" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26EA9D1F" w14:textId="35A0CA5A" w:rsidR="00CE27B5" w:rsidRPr="0047104D" w:rsidRDefault="00CE27B5" w:rsidP="00CE27B5">
+    <w:p w14:paraId="26EA9D1F" w14:textId="35A0CA5A" w:rsidR="00CE27B5" w:rsidRPr="0027124D" w:rsidRDefault="00CE27B5" w:rsidP="00CE27B5">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047104D">
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Manuscripts should follow reference formatting </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Manuscripts should follow reference formatting according to the Author Guidelines, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26FAE" w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>according to the Author Guidelines</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047104D">
+        <w:t xml:space="preserve">≤5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C26FAE">
+        <w:t xml:space="preserve">references for a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26FAE" w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">≤5 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047104D">
+        <w:t>research letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">references for a </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF52041" w14:textId="77777777" w:rsidR="00CE27B5" w:rsidRPr="00325902" w:rsidRDefault="00CE27B5" w:rsidP="00F715DE">
+    <w:p w14:paraId="0AF52041" w14:textId="77777777" w:rsidR="00CE27B5" w:rsidRPr="0027124D" w:rsidRDefault="00CE27B5" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51C0AFE1" w14:textId="1CD08F57" w:rsidR="00F715DE" w:rsidRPr="00325902" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="51C0AFE1" w14:textId="1CD08F57" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00325902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">In the text, reference numbers should be placed in square brackets </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>[ ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00210EEB">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and placed before the punctuation; for example [1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [</w:t>
+      </w:r>
+      <w:r w:rsidR="00210EEB" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>] (p. 10), or [</w:t>
       </w:r>
-      <w:r w:rsidR="00210EEB">
+      <w:r w:rsidR="00210EEB" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>] (pp. 101–105).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6828361C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00325902" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="6828361C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B0B52C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="69B0B52C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C.D. Title of the article. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Abbreviated Journal Name</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, page range.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B23537E" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="3B23537E" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author 1, A.; Author 2, B. Title of the chapter. In </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, 2nd ed.; Editor 1, A., Editor 2, B., Eds.; Publisher: Publisher Location, Country, 2007; Volume 3, pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5546E1F0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="5546E1F0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author 1, A.; Author 2, B. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, 3rd ed.; Publisher: Publisher Location, Country, 2008; pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5693E0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00325902" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="1B5693E0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00325902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C. Title of Unpublished Work. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Abbreviated Journal Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD4509">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> phrase indicating stage of publication (submitted; accepted; in press)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373AA20" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00325902" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="6373AA20" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00325902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Author 1, A.B. (University, City, State, Country); Author 2, C. (Institute, City, State, Country). Personal communication, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFD36DB" w14:textId="45188F8B" w:rsidR="00CA25FB" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
+    <w:p w14:paraId="0AFD36DB" w14:textId="45188F8B" w:rsidR="00CA25FB" w:rsidRPr="0027124D" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI63Notes"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Disclaimer/Publisher’s Note:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> The statements, opinions and data contained in all publications are solely those of the individual author(s) and contributor(s) and not of </w:t>
       </w:r>
-      <w:r w:rsidR="5B8E9A49">
+      <w:r w:rsidR="5B8E9A49" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidR="5AC2FCE5">
+      <w:r w:rsidR="5AC2FCE5" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>-SJ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and/or the editor(s). </w:t>
       </w:r>
-      <w:r w:rsidR="5B8E9A49">
+      <w:r w:rsidR="5B8E9A49" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidR="55D4CD53">
+      <w:r w:rsidR="55D4CD53" w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>-SJ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0027124D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and/or the editor(s) disclaim responsibility for any injury to people or property resulting from any ideas, methods, instructions or products referred to in the content.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7D272C" w14:textId="77777777" w:rsidR="00165A9A" w:rsidRDefault="00165A9A" w:rsidP="00F715DE">
+    <w:p w14:paraId="2E7D272C" w14:textId="77777777" w:rsidR="00165A9A" w:rsidRPr="0027124D" w:rsidRDefault="00165A9A" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI63Notes"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00165A9A" w:rsidSect="00DD4F09">
+    <w:sectPr w:rsidR="00165A9A" w:rsidRPr="0027124D" w:rsidSect="00DD4F09">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1411" w:right="720" w:bottom="1440" w:left="720" w:header="288" w:footer="346" w:gutter="144"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="716D76C7" w14:textId="77777777" w:rsidR="00DD4F09" w:rsidRDefault="00DD4F09" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3D293279" w14:textId="77777777" w:rsidR="00DD4F09" w:rsidRDefault="00DD4F09" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Palatino">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="-webkit-standard">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18C383D1" w14:textId="6ACEE160" w:rsidR="00CE27B5" w:rsidRPr="00CE27B5" w:rsidRDefault="7EA8D43D" w:rsidP="00CE27B5">
+  <w:p w14:paraId="18C383D1" w14:textId="71F05A88" w:rsidR="00CE27B5" w:rsidRPr="00CE27B5" w:rsidRDefault="7EA8D43D" w:rsidP="00CE27B5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="7EA8D43D">
@@ -3471,96 +3873,116 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="0027124D">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0027124D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>x</w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
     <w:r w:rsidR="00CE27B5">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68B654C5" w14:textId="3C500699" w:rsidR="0038036B" w:rsidRPr="0038036B" w:rsidRDefault="7EA8D43D" w:rsidP="0038036B">
+  <w:p w14:paraId="68B654C5" w14:textId="57FBC500" w:rsidR="0038036B" w:rsidRPr="0038036B" w:rsidRDefault="7EA8D43D" w:rsidP="0038036B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="7EA8D43D">
@@ -3658,69 +4080,89 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="0027124D">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0027124D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>x</w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
     <w:r w:rsidR="0038036B">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3728,51 +4170,51 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="48A86D6C" w14:textId="77777777" w:rsidR="00DD4F09" w:rsidRDefault="00DD4F09" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7AA01078" w14:textId="77777777" w:rsidR="00DD4F09" w:rsidRDefault="00DD4F09" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E07A65E" w14:textId="1DF995FE" w:rsidR="0068698C" w:rsidRPr="00F715DE" w:rsidRDefault="274B04F2" w:rsidP="0068698C">
+  <w:p w14:paraId="1E07A65E" w14:textId="2BC5629C" w:rsidR="0068698C" w:rsidRPr="00F715DE" w:rsidRDefault="274B04F2" w:rsidP="0068698C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="274B04F2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="274B04F2">
@@ -3870,69 +4312,89 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="274B04F2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="0027124D">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="274B04F2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0027124D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>x</w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
     <w:r w:rsidRPr="7EA8D43D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> FOR PEER REVIEW </w:t>
     </w:r>
     <w:r w:rsidR="0068698C">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="546F6A76" w14:textId="1BDF5515" w:rsidR="0068698C" w:rsidRDefault="0068698C">
     <w:pPr>
@@ -4503,113 +4965,115 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="51000531">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="109"/>
+  <w:zoom w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA25FB"/>
     <w:rsid w:val="00043D1A"/>
     <w:rsid w:val="00062039"/>
     <w:rsid w:val="00165A9A"/>
     <w:rsid w:val="00210EEB"/>
+    <w:rsid w:val="0027124D"/>
     <w:rsid w:val="0038036B"/>
     <w:rsid w:val="003E2E4D"/>
     <w:rsid w:val="00475BBF"/>
     <w:rsid w:val="00477EA0"/>
     <w:rsid w:val="004A6960"/>
     <w:rsid w:val="00550DB5"/>
     <w:rsid w:val="00677630"/>
     <w:rsid w:val="0068698C"/>
     <w:rsid w:val="006D7710"/>
     <w:rsid w:val="00794574"/>
     <w:rsid w:val="00806BE9"/>
     <w:rsid w:val="0081323F"/>
     <w:rsid w:val="00844964"/>
     <w:rsid w:val="008A60F4"/>
     <w:rsid w:val="0093563D"/>
     <w:rsid w:val="00A96670"/>
     <w:rsid w:val="00A97DC0"/>
     <w:rsid w:val="00B110E2"/>
     <w:rsid w:val="00B3427A"/>
     <w:rsid w:val="00B56199"/>
     <w:rsid w:val="00BB5220"/>
     <w:rsid w:val="00BE0A34"/>
     <w:rsid w:val="00C26FAE"/>
     <w:rsid w:val="00CA25FB"/>
     <w:rsid w:val="00CE05DD"/>
     <w:rsid w:val="00CE27B5"/>
     <w:rsid w:val="00D13FEE"/>
     <w:rsid w:val="00D43064"/>
     <w:rsid w:val="00DD4F09"/>
     <w:rsid w:val="00E2090D"/>
     <w:rsid w:val="00E511BE"/>
     <w:rsid w:val="00E976DE"/>
     <w:rsid w:val="00F61B3A"/>
     <w:rsid w:val="00F715DE"/>
+    <w:rsid w:val="00FE4AB0"/>
     <w:rsid w:val="03FB88AA"/>
     <w:rsid w:val="04C2528A"/>
     <w:rsid w:val="050EF433"/>
     <w:rsid w:val="084FC544"/>
     <w:rsid w:val="134D726F"/>
     <w:rsid w:val="1E046859"/>
     <w:rsid w:val="218FD821"/>
     <w:rsid w:val="2740DC06"/>
     <w:rsid w:val="274B04F2"/>
     <w:rsid w:val="39DDEB07"/>
     <w:rsid w:val="55D4CD53"/>
     <w:rsid w:val="5AC2FCE5"/>
     <w:rsid w:val="5B8E9A49"/>
     <w:rsid w:val="5BC5EB19"/>
     <w:rsid w:val="5BECD583"/>
     <w:rsid w:val="5F30B0F0"/>
     <w:rsid w:val="69E8B43E"/>
     <w:rsid w:val="794D4F71"/>
     <w:rsid w:val="797886E1"/>
     <w:rsid w:val="7BA06420"/>
     <w:rsid w:val="7EA8D43D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -6186,54 +6650,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1707</Words>
-  <Characters>9733</Characters>
+  <Words>1776</Words>
+  <Characters>9648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>214</Lines>
+  <Paragraphs>128</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11418</CharactersWithSpaces>
+  <CharactersWithSpaces>11296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laura  Santiago</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>