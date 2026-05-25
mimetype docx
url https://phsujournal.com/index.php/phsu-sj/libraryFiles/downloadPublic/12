--- v0 (2025-10-06)
+++ v1 (2026-05-25)
@@ -5,222 +5,175 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="2BC485A9" w14:textId="33847DC3">
+    <w:p w14:paraId="2BC485A9" w14:textId="33847DC3" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Letter to the Editor</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="9347" w:tblpY="9404"/>
         <w:tblW w:w="2595" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2595"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidTr="007C4235" w14:paraId="5FE026B7" w14:textId="77777777">
+      <w:tr w:rsidR="00D04319" w:rsidRPr="00DE05EF" w14:paraId="5FE026B7" w14:textId="77777777" w:rsidTr="007C4235">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="007C4235" w:rsidRDefault="00D04319" w14:paraId="2D4878D7" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="007C4235" w:rsidRDefault="00D04319" w14:paraId="50509EC8" w14:textId="77777777">
+          <w:p w14:paraId="50509EC8" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="007C4235">
             <w:pPr>
               <w:pStyle w:val="MDPI15academiceditor"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00DE05EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Editor: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00DE05EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Firstname</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00DE05EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Lastname</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="007C4235" w:rsidRDefault="00D04319" w14:paraId="3FE82DDB" w14:textId="77777777">
+          <w:p w14:paraId="3FE82DDB" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="007C4235">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00DE05EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Received: date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="007C4235" w:rsidRDefault="00D04319" w14:paraId="4934042C" w14:textId="77777777">
+          <w:p w14:paraId="4934042C" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="007C4235">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00DE05EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Revised: date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="007C4235" w:rsidRDefault="00D04319" w14:paraId="6B90EF1D" w14:textId="77777777">
+          <w:p w14:paraId="6B90EF1D" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="007C4235">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00DE05EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Accepted: date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="007C4235" w:rsidRDefault="00D04319" w14:paraId="3232114A" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="007C4235" w:rsidRDefault="00D04319" w14:paraId="45CE10FC" w14:textId="77777777">
+          <w:p w14:paraId="45CE10FC" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="007C4235">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00DE05EF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="282AE876" wp14:editId="1124AE18">
                   <wp:extent cx="692785" cy="249555"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 4" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 4" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
@@ -229,204 +182,193 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="692785" cy="249555"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="007C4235" w:rsidRDefault="00D04319" w14:paraId="0D6E69DE" w14:textId="77777777">
+          <w:p w14:paraId="0D6E69DE" w14:textId="698C3E88" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="007C4235">
             <w:pPr>
               <w:pStyle w:val="MDPI72Copyright"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00DE05EF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Copyright:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B6826">
+            <w:r w:rsidRPr="00DE05EF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> © 2024 by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY) license (https://creativecommons.org/licenses/by/4.0/).</w:t>
+              <w:t xml:space="preserve"> © 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE05EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE05EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY) license (https://creativecommons.org/licenses/by/4.0/).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="353A15BE" w14:textId="77777777">
+    <w:p w14:paraId="353A15BE" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI12title"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(maximum of 250 characters)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00243434" w:rsidRDefault="00D04319" w14:paraId="1060FD02" w14:textId="44B0C12C">
+    <w:p w14:paraId="1060FD02" w14:textId="44B0C12C" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00243434">
       <w:pPr>
         <w:pStyle w:val="MDPI13authornames"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006B6826">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00243434" w:rsidRDefault="00D04319" w14:paraId="066C5115" w14:textId="64407972">
+    <w:p w14:paraId="066C5115" w14:textId="25AA0F7C" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00243434">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Affiliation 1; e-mail@e-mail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0066330C" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="046F4BE1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="046F4BE1" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="3CBEA186" w14:textId="77777777">
+    <w:p w14:paraId="3CBEA186" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47377D2D" wp14:editId="36C9F280">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4984230" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="19685" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1997259489" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -448,993 +390,897 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="2F9BE433">
               <v:line id="Straight Connector 1" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#099" strokeweight="1.5pt" from="15.9pt,1.5pt" to="408.35pt,1.5pt" w14:anchorId="57F5A1DA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCy+Fp5uAEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6N3LSYmiNOD206C7D&#13;&#10;VmzrBygyFQuQREHSYufvRymJU2wDCgzzgbYkvsfHJ3r9MDnL9hCTQd/x5aLhDLzC3vhdx19/PF/f&#13;&#10;cZay9L206KHjB0j8YXP1YT2GFlY4oO0hMiLxqR1Dx4ecQytEUgM4mRYYwNOhxuhkpmXciT7Kkdid&#13;&#10;Faum+ShGjH2IqCAl2n06HvJN5dcaVP6qdYLMbMdJW64x1rgtUWzWst1FGQajTjLkP6hw0ngqOlM9&#13;&#10;ySzZz2j+oHJGRUyo80KhE6i1UVB7oG6WzW/dfB9kgNoLmZPCbFP6f7Tqy/7Rv0SyYQypTeElli4m&#13;&#10;HV15kz42VbMOs1kwZaZo8/b+7nZ1Q56q85m4AENM+ROgY+Wj49b40ods5f5zylSMUs8pZdv6EhNa&#13;&#10;0z8ba+si7raPNrK9LDfX3NNTLouAb9JoVaDior1+5YOFI+030Mz0pPamlq9jBTOtVAp8Xp54rafs&#13;&#10;AtMkYQY27wNP+QUKdeRm8Op98IyoldHnGeyMx/g3gjydJetj/tmBY9/Fgi32h3qr1Rqanercac7L&#13;&#10;cL5dV/jlb9z8AgAA//8DAFBLAwQUAAYACAAAACEA/5jRGd4AAAALAQAADwAAAGRycy9kb3ducmV2&#13;&#10;LnhtbEyPQU/DMAyF70j8h8hI3FhShtapazohqt04wIYEx7Q1bSFxqiTbyr/HcIGLracnP3+v3M7O&#13;&#10;ihOGOHrSkC0UCKTWdyP1Gl4Ou5s1iJgMdcZ6Qg1fGGFbXV6Upuj8mZ7xtE+94BCKhdEwpDQVUsZ2&#13;&#10;QGfiwk9I7L374ExiGXrZBXPmcGflrVIr6cxI/GEwEz4M2H7uj05D/hjqevkUXhv1oeybVDt1l1ut&#13;&#10;r6/mesPjfgMi4Zz+LuCnA/NDxWCNP1IXhdWwzBg/8eZabK+zVQ6i+dWyKuX/DtU3AAAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALL4Wnm4AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP+Y0RneAAAACwEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#13;&#10;">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="39373566" w14:textId="6A9537CA">
+    <w:p w14:paraId="39373566" w14:textId="6A9537CA" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Editor’s Name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="419D97D6" w14:textId="4FEE42EE">
+    <w:p w14:paraId="419D97D6" w14:textId="4FEE42EE" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ponce Health Sciences University Scientific Journal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="2956360C" w14:textId="6ECEE0A9">
+    <w:p w14:paraId="2956360C" w14:textId="6ECEE0A9" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="7807BEE5" w14:textId="77777777">
+    <w:p w14:paraId="7807BEE5" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="279D181C" w14:textId="1C4FB749">
+    <w:p w14:paraId="279D181C" w14:textId="1C4FB749" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Dear Editor-in-Chief,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="18B5765C" w14:textId="77777777">
+    <w:p w14:paraId="18B5765C" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="67822927" w14:textId="476FD076">
+    <w:p w14:paraId="67822927" w14:textId="476FD076" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>0. How to Use This Template</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032220D" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="6553D1BD" w14:textId="6F4D8C57">
+    <w:p w14:paraId="6553D1BD" w14:textId="6F4D8C57" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="50F2E8BD" w:rsidR="00D04319">
-[...21 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The template details the sections that can be used in a manuscript. Sections that are not mandatory are listed as such. In preparation of a manuscript, formatting guidelines are also available in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Author Guidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="50F2E8BD" w:rsidR="00D04319">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="50F2E8BD" w:rsidR="00D04319">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remove this paragraph and </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="50F2E8BD" w:rsidR="00D04319">
+        <w:t>Remove this paragraph and remove section numbering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> For any questions, please contact the editorial office of the journal or </w:t>
       </w:r>
-      <w:hyperlink r:id="Rdea9c0fc42924f6d">
-        <w:r w:rsidRPr="50F2E8BD" w:rsidR="00D04319">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00DE05EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>phsujournal@psm.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="50F2E8BD" w:rsidR="00D04319">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="50F2E8BD" w:rsidR="536936E8">
+      <w:r w:rsidR="536936E8" w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="50F2E8BD" w:rsidR="536936E8">
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="536936E8" w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1200-word maximum)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="64995C3F" w14:textId="77777777">
+    <w:p w14:paraId="64995C3F" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="196A4279" w14:textId="07207C60">
+    <w:p w14:paraId="196A4279" w14:textId="07207C60" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5ABEF3AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The introduction establishes the context and significance of the study, often referencing the article being discussed. Begin by presenting the background of the field and identifying gaps or unresolved questions. Clearly state the research problem or question and emphasize its relevance. Provide a brief review of relevant literature, showcasing how your research contributes to or diverges from existing knowledge. If applicable, introduce the theoretical or conceptual framework guiding your study. Clearly define the scope of your research. References should be numbered in order of appearance and indicated by a numeral or numerals in square brackets—e.g., [1] or [2,3], or [4–6]. See the end of the document for further details on references.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D04319" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="5A9F5FFA" w14:textId="77777777">
+    <w:p w14:paraId="5A9F5FFA" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="61BB464A" w14:textId="77777777">
+    <w:p w14:paraId="61BB464A" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5ABEF3AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The body section should offer a comprehensive discussion of the points the letter is addressing. Clearly outline the critiques or support the findings, additional insights or perspectives, related research or evidence, and questions and clarifications. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="1894BA08" w14:textId="77777777">
+    <w:p w14:paraId="1894BA08" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="7EADBE0E" w14:textId="7CBDCDFF">
+    <w:p w14:paraId="7EADBE0E" w14:textId="7CBDCDFF" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5ABEF3AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The conclusion of a letter to the editor should offer a concise summary of the study's key findings, reiterating their significance and relevance. Include recommendations or calls to action in this section. The conclusion should leave the reader with a lasting understanding of the study's significance and the potential for further exploration in the subject area.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="01351E80" w14:textId="77777777">
+    <w:p w14:paraId="01351E80" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="76EA0B8C" w14:textId="6AAB8E94">
+    <w:p w14:paraId="76EA0B8C" w14:textId="6AAB8E94" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sincerely, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="0E4CACF4" w14:textId="77777777">
+    <w:p w14:paraId="0E4CACF4" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="1122B6B2" w14:textId="20CCF0C1">
+    <w:p w14:paraId="1122B6B2" w14:textId="20CCF0C1" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Author Name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="4C6DCDC8" w14:textId="5506BFBB">
+    <w:p w14:paraId="4C6DCDC8" w14:textId="5506BFBB" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Author Organization </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="69C92752" w14:textId="0418B914">
+    <w:p w14:paraId="69C92752" w14:textId="0418B914" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Author Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="6D50E0E2" w14:textId="77777777">
+    <w:p w14:paraId="6D50E0E2" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:right="2466" w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="78A819B8" w14:textId="77777777">
+    <w:p w14:paraId="78A819B8" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="394D4C57" w14:textId="77777777">
+    <w:p w14:paraId="394D4C57" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="36BD5BA4" w14:textId="77777777">
+    <w:p w14:paraId="36BD5BA4" w14:textId="77777777" w:rsidR="00D04319" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="4A203D56" w14:textId="0872CA08">
+    <w:p w14:paraId="351B4166" w14:textId="77777777" w:rsidR="00DE05EF" w:rsidRPr="00DE05EF" w:rsidRDefault="00DE05EF" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="4A203D56" w14:textId="0872CA08" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
+      <w:pPr>
+        <w:pStyle w:val="MDPI21heading1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="51DDE448" w14:textId="77777777">
+    <w:p w14:paraId="51DDE448" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ReferenceManager</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="1B6A9D25" w14:textId="77777777">
+    <w:p w14:paraId="1B6A9D25" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0047104D" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="641B67FC" w14:textId="4CCC0A63">
+    <w:p w14:paraId="641B67FC" w14:textId="4CCC0A63" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047104D">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Manuscripts should follow reference formatting </w:t>
-[...50 lines deleted...]
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="0A711CB2" w14:textId="77777777">
+        <w:t>Manuscripts should follow reference formatting according to the Author Guidelines, including ≤5 references for a letter to the editor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A711CB2" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="30668C97" w14:textId="77777777">
+    <w:p w14:paraId="30668C97" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">In the text, reference numbers should be placed in square brackets </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>[ ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and placed before the punctuation; for example [1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [5] (p. 10), or [6] (pp. 101–105).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="692C51F9" w14:textId="77777777">
+    <w:p w14:paraId="692C51F9" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="6451A47B" w14:textId="77777777">
+    <w:p w14:paraId="6451A47B" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C.D. Title of the article. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Abbreviated Journal Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, page range.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="2B1FF985" w14:textId="77777777">
+    <w:p w14:paraId="2B1FF985" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.; Author 2, B. Title of the chapter. In </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, 2nd ed.; Editor 1, A., Editor 2, B., Eds.; Publisher: Publisher Location, Country, 2007; Volume 3, pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="04B4404E" w14:textId="77777777">
+    <w:p w14:paraId="04B4404E" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.; Author 2, B. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, 3rd ed.; Publisher: Publisher Location, Country, 2008; pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="1213B3C6" w14:textId="77777777">
+    <w:p w14:paraId="1213B3C6" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C. Title of Unpublished Work. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Abbreviated Journal Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> year,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> phrase indicating stage of publication (submitted; accepted; in press)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6826" w:rsidR="00D04319" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="18E478B1" w14:textId="77777777">
+    <w:p w14:paraId="18E478B1" w14:textId="77777777" w:rsidR="00D04319" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B6826">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Author 1, A.B. (University, City, State, Country); Author 2, C. (Institute, City, State, Country). Personal communication, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D04319" w:rsidR="006E5846" w:rsidP="00D04319" w:rsidRDefault="00D04319" w14:paraId="24694FB3" w14:textId="5DD49FAA">
+    <w:p w14:paraId="24694FB3" w14:textId="5DD49FAA" w:rsidR="006E5846" w:rsidRPr="00DE05EF" w:rsidRDefault="00D04319" w:rsidP="00D04319">
       <w:pPr>
         <w:pStyle w:val="MDPI63Notes"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61A3C201" w:rsidR="00D04319">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Disclaimer/Publisher’s Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="61A3C201" w:rsidR="00D04319">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> The statements, opinions and data contained in all publications are solely those of the individual author(s) and contributor(s) and not of </w:t>
       </w:r>
-      <w:r w:rsidRPr="61A3C201" w:rsidR="4D029E1A">
+      <w:r w:rsidR="4D029E1A" w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidRPr="61A3C201" w:rsidR="4B312340">
+      <w:r w:rsidR="4B312340" w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>-SJ</w:t>
       </w:r>
-      <w:r w:rsidRPr="61A3C201" w:rsidR="00D04319">
+      <w:r w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or the editor(s). </w:t>
       </w:r>
-      <w:r w:rsidRPr="61A3C201" w:rsidR="4D029E1A">
+      <w:r w:rsidR="4D029E1A" w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidRPr="61A3C201" w:rsidR="299122A8">
+      <w:r w:rsidR="299122A8" w:rsidRPr="00DE05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>-SJ</w:t>
       </w:r>
-      <w:r w:rsidRPr="61A3C201" w:rsidR="00D04319">
-[...36 lines deleted...]
-    <w:sectPr w:rsidRPr="00D04319" w:rsidR="006E5846" w:rsidSect="00D04319">
+      <w:r w:rsidRPr="00DE05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or the editor(s) disclaim responsibility for any injury to people or property resulting from any ideas, methods, instructions or products referred to in the content.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006E5846" w:rsidRPr="00DE05EF" w:rsidSect="00D04319">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1411" w:right="720" w:bottom="1440" w:left="720" w:header="288" w:footer="346" w:gutter="144"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B203F" w:rsidP="00D04319" w:rsidRDefault="004B203F" w14:paraId="60C5CC20" w14:textId="77777777">
+    <w:p w14:paraId="60C5CC20" w14:textId="77777777" w:rsidR="004B203F" w:rsidRDefault="004B203F" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B203F" w:rsidP="00D04319" w:rsidRDefault="004B203F" w14:paraId="4A2D5304" w14:textId="77777777">
+    <w:p w14:paraId="4A2D5304" w14:textId="77777777" w:rsidR="004B203F" w:rsidRDefault="004B203F" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
@@ -1447,720 +1293,718 @@
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="002269A0" w:rsidR="00B1544A" w:rsidP="002269A0" w:rsidRDefault="00000000" w14:paraId="435BD10E" w14:textId="70AF22A6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="435BD10E" w14:textId="65FA59DE" w:rsidR="00B1544A" w:rsidRPr="002269A0" w:rsidRDefault="6099E397" w:rsidP="002269A0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Health</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Sciences</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>University</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Scientific</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE05EF">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...37 lines deleted...]
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
+    <w:r w:rsidR="00DE05EF">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidRPr="6099E397">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00DE05EF">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
+    <w:r w:rsidRPr="6099E397">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>www.</w:t>
-[...15 lines deleted...]
-      <w:t>.com</w:t>
+      <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="0038036B" w:rsidR="00B1544A" w:rsidP="0038036B" w:rsidRDefault="00000000" w14:paraId="46A55851" w14:textId="082D0999">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46A55851" w14:textId="1957D4D2" w:rsidR="00B1544A" w:rsidRPr="0038036B" w:rsidRDefault="6099E397" w:rsidP="0038036B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Health</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Sciences</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>University</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Scientific</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE05EF">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
-[...37 lines deleted...]
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
+    <w:r w:rsidR="00DE05EF">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidRPr="6099E397">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00DE05EF">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="6099E397">
+    <w:r w:rsidRPr="6099E397">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>www.</w:t>
-[...15 lines deleted...]
-      <w:t>.com</w:t>
+      <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B203F" w:rsidP="00D04319" w:rsidRDefault="004B203F" w14:paraId="424CA4A4" w14:textId="77777777">
+    <w:p w14:paraId="424CA4A4" w14:textId="77777777" w:rsidR="004B203F" w:rsidRDefault="004B203F" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B203F" w:rsidP="00D04319" w:rsidRDefault="004B203F" w14:paraId="061B6C6D" w14:textId="77777777">
+    <w:p w14:paraId="061B6C6D" w14:textId="77777777" w:rsidR="004B203F" w:rsidRDefault="004B203F" w:rsidP="00D04319">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="00F715DE" w:rsidR="00B1544A" w:rsidP="0068698C" w:rsidRDefault="00000000" w14:paraId="07519C17" w14:textId="583EEB53">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07519C17" w14:textId="0E6E1F93" w:rsidR="00B1544A" w:rsidRPr="00F715DE" w:rsidRDefault="0B65E65A" w:rsidP="0068698C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce </w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Health</w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Sciences</w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>University</w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Scientific</w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE05EF">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="6099E397">
+      <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
-    <w:r w:rsidRPr="0B65E65A" w:rsidR="0B65E65A">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="0B65E65A">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="0B65E65A">
-[...37 lines deleted...]
-    <w:r w:rsidRPr="6099E397" w:rsidR="0B65E65A">
+    <w:r w:rsidR="00DE05EF">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidRPr="6099E397">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
-    <w:r w:rsidRPr="6099E397" w:rsidR="0B65E65A">
+    <w:r w:rsidRPr="6099E397">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> FOR PEER REVIEW </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00DE05EF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B1544A" w:rsidRDefault="00B1544A" w14:paraId="60DDDF3E" w14:textId="77777777">
+  <w:p w14:paraId="60DDDF3E" w14:textId="77777777" w:rsidR="00B1544A" w:rsidRDefault="00B1544A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="0068698C" w:rsidR="00B1544A" w:rsidP="0068698C" w:rsidRDefault="00B1544A" w14:paraId="3ACA32E7" w14:textId="77777777">
+  <w:p w14:paraId="3ACA32E7" w14:textId="77777777" w:rsidR="00B1544A" w:rsidRPr="0068698C" w:rsidRDefault="00B1544A" w:rsidP="0068698C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00B1544A" w:rsidP="0068698C" w:rsidRDefault="00D04319" w14:paraId="44194B52" w14:textId="1F57C65F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44194B52" w14:textId="1F57C65F" w:rsidR="00B1544A" w:rsidRDefault="00D04319" w:rsidP="0068698C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="2466"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0561FCB6" wp14:editId="1B288F90">
           <wp:extent cx="5943600" cy="699135"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="952863842" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="952863842" name="Picture 952863842"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -2174,67 +2018,67 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="699135"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18B468F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A7C9E58"/>
     <w:lvl w:ilvl="0" w:tplc="29F60EAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="MDPI38bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3033" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
@@ -2593,202 +2437,204 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="51000531">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D04319"/>
     <w:rsid w:val="000725EB"/>
     <w:rsid w:val="00087EC4"/>
     <w:rsid w:val="00170343"/>
     <w:rsid w:val="00243434"/>
     <w:rsid w:val="002B7DF7"/>
     <w:rsid w:val="004B203F"/>
     <w:rsid w:val="00556FD0"/>
     <w:rsid w:val="005C10E2"/>
     <w:rsid w:val="006E5846"/>
     <w:rsid w:val="00A80886"/>
     <w:rsid w:val="00AA3877"/>
     <w:rsid w:val="00B1544A"/>
     <w:rsid w:val="00B73B8C"/>
     <w:rsid w:val="00D04319"/>
+    <w:rsid w:val="00DE05EF"/>
+    <w:rsid w:val="00FE4AB0"/>
     <w:rsid w:val="0B65E65A"/>
     <w:rsid w:val="299122A8"/>
     <w:rsid w:val="4B17EF70"/>
     <w:rsid w:val="4B312340"/>
     <w:rsid w:val="4D029E1A"/>
     <w:rsid w:val="50F2E8BD"/>
     <w:rsid w:val="536936E8"/>
     <w:rsid w:val="6099E397"/>
     <w:rsid w:val="61A3C201"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-PR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="633ADA0B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{97C2154C-1B73-8046-8EC8-F203C83D2B74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-PR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2944,52 +2790,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3056,107 +2902,107 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="SimSun" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -3271,1117 +3117,1118 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="SimSun" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI11articletype" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI11articletype">
     <w:name w:val="MDPI_1.1_article_type"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:i/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI12title" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI12title">
     <w:name w:val="MDPI_1.2_title"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI13authornames" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI13authornames">
     <w:name w:val="MDPI_1.3_authornames"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="360" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI16affiliation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI16affiliation">
     <w:name w:val="MDPI_1.6_affiliation"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="200" w:lineRule="atLeast"/>
       <w:ind w:left="2806" w:hanging="198"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI17abstract" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI17abstract">
     <w:name w:val="MDPI_1.7_abstract"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI18keywords" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI18keywords">
     <w:name w:val="MDPI_1.8_keywords"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI31text" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI31text">
     <w:name w:val="MDPI_3.1_text"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608" w:firstLine="425"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI21heading1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI21heading1">
     <w:name w:val="MDPI_2.1_heading1"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI14history" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI14history">
     <w:name w:val="MDPI_1.4_history"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:right="113"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="14"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI61Citation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI61Citation">
     <w:name w:val="MDPI_6.1_Citation"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:right="113"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="SimSun" w:cs="Cordia New"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="SimSun" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
       <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI15academiceditor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI15academiceditor">
     <w:name w:val="MDPI_1.5_academic_editor"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:right="113"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI72Copyright" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI72Copyright">
     <w:name w:val="MDPI_7.2_Copyright"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="60" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI35textbeforelist" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI35textbeforelist">
     <w:name w:val="MDPI_3.5_text_before_list"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608" w:firstLine="425"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI37itemize" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI37itemize">
     <w:name w:val="MDPI_3.7_itemize"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI38bullet" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI38bullet">
     <w:name w:val="MDPI_3.8_bullet"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI41tablecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI41tablecaption">
     <w:name w:val="MDPI_4.1_table_caption"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="120" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Cordia New"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI42tablebody" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI42tablebody">
     <w:name w:val="MDPI_4.2_table_body"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI43tablefooter" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI43tablefooter">
     <w:name w:val="MDPI_4.3_table_footer"/>
     <w:next w:val="MDPI31text"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Cordia New"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI51figurecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI51figurecaption">
     <w:name w:val="MDPI_5.1_figure_caption"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:after="240" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI52figure" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI52figure">
     <w:name w:val="MDPI_5.2_figure"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI23heading3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI23heading3">
     <w:name w:val="MDPI_2.3_heading3"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="60" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI22heading2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI22heading2">
     <w:name w:val="MDPI_2.2_heading2"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="60" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:i/>
       <w:noProof/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI81theorem" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI81theorem">
     <w:name w:val="MDPI_8.1_theorem"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:i/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI62BackMatter" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI62BackMatter">
     <w:name w:val="MDPI_6.2_BackMatter"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="120" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI82proof" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI82proof">
     <w:name w:val="MDPI_8.2_proof"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI71References" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI71References">
     <w:name w:val="MDPI_7.1_References"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI63Notes" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI63Notes">
     <w:name w:val="MDPI_6.3_Notes"/>
     <w:qFormat/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="SimSun" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04319"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04319"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D04319"/>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="SimSun" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phsujournal@psm.edu" TargetMode="External" Id="Rdea9c0fc42924f6d" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phsujournal@psm.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -4640,51 +4487,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>643</Words>
+  <Characters>3691</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>82</Lines>
+  <Paragraphs>39</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4295</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karla M Santiago</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Karla M Santiago</lastModifiedBy>
-  <revision>8</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>