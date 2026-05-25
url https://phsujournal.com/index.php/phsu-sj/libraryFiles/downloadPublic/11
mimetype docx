--- v0 (2025-10-06)
+++ v1 (2026-05-25)
@@ -1,189 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CA25FB" w:rsidR="00CA25FB" w:rsidP="00CA25FB" w:rsidRDefault="00AF7DE1" w14:paraId="4E2635DE" w14:textId="5E5A357D">
+    <w:p w14:paraId="4E2635DE" w14:textId="5E5A357D" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Innovative Imaging</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="9347" w:tblpY="9404"/>
         <w:tblW w:w="2595" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2595"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D21D2E" w:rsidR="00CA25FB" w:rsidTr="00677630" w14:paraId="6A6A9BD3" w14:textId="77777777">
+      <w:tr w:rsidR="00CA25FB" w:rsidRPr="00433F43" w14:paraId="6A6A9BD3" w14:textId="77777777" w:rsidTr="00677630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C077BE" w:rsidR="00CA25FB" w:rsidP="00677630" w:rsidRDefault="00CA25FB" w14:paraId="2187ECFC" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:p w:rsidR="00CA25FB" w:rsidP="00677630" w:rsidRDefault="00CA25FB" w14:paraId="769B41B5" w14:textId="77777777">
+          <w:p w14:paraId="769B41B5" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI15academiceditor"/>
               <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00433F43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t xml:space="preserve">Academic Editor: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00433F43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Firstname</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00433F43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lastname</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00586D34" w:rsidR="00CA25FB" w:rsidP="00677630" w:rsidRDefault="00CA25FB" w14:paraId="3D34A581" w14:textId="77777777">
+          <w:p w14:paraId="3D34A581" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00586D34">
+            <w:r w:rsidRPr="00433F43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Received: date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA25FB" w:rsidP="00677630" w:rsidRDefault="00CA25FB" w14:paraId="27BE1D28" w14:textId="77777777">
+          <w:p w14:paraId="27BE1D28" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00433F43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Revised: date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00586D34" w:rsidR="00CA25FB" w:rsidP="00677630" w:rsidRDefault="00CA25FB" w14:paraId="43715276" w14:textId="77777777">
+          <w:p w14:paraId="43715276" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00433F43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Accepted: date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00586D34" w:rsidR="00CA25FB" w:rsidP="00677630" w:rsidRDefault="00CA25FB" w14:paraId="6D7544EB" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="00D21D2E" w:rsidR="00CA25FB" w:rsidP="00677630" w:rsidRDefault="00CA25FB" w14:paraId="46E1D339" w14:textId="77777777">
+          <w:p w14:paraId="46E1D339" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21D2E">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16E8DB93" wp14:editId="7E3C5BC8">
                   <wp:extent cx="692785" cy="249555"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 4" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 4" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
@@ -192,331 +183,333 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="692785" cy="249555"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D21D2E" w:rsidR="00CA25FB" w:rsidP="00677630" w:rsidRDefault="00CA25FB" w14:paraId="6071021A" w14:textId="77777777">
+          <w:p w14:paraId="6071021A" w14:textId="5D887A64" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00677630">
             <w:pPr>
               <w:pStyle w:val="MDPI72Copyright"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21D2E">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Copyright:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D21D2E">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> © 202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00433F43">
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">© 2024 by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons </w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D21D2E">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Attribution (CC BY) license (</w:t>
-[...13 lines deleted...]
-              <w:t>creativecommons.org/licenses/by/4.0/).</w:t>
+              <w:t xml:space="preserve"> by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY) license (https://creativecommons.org/licenses/by/4.0/).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00501F7B" w:rsidR="00CA25FB" w:rsidP="00CA25FB" w:rsidRDefault="00CA25FB" w14:paraId="2AED68DB" w14:textId="5DF68464">
+    <w:p w14:paraId="2AED68DB" w14:textId="5DF68464" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI12title"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Title</w:t>
       </w:r>
-      <w:r w:rsidR="00501F7B">
+      <w:r w:rsidR="00501F7B" w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6826" w:rsidR="00501F7B">
+      <w:r w:rsidR="00501F7B" w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(maximum of 250 characters)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA25FB" w:rsidP="00CA25FB" w:rsidRDefault="00CA25FB" w14:paraId="70DC5FEA" w14:textId="77777777">
+    <w:p w14:paraId="70DC5FEA" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI13authornames"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D945EC">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D945EC">
-        <w:t>Lastname</w:t>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D945EC">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D945EC">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>2,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00331633">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00D945EC" w:rsidR="00CA25FB" w:rsidP="00D43064" w:rsidRDefault="00CA25FB" w14:paraId="5158835A" w14:textId="02364C04">
+    <w:p w14:paraId="5158835A" w14:textId="59F2AC57" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00D43064">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Affiliation 1; e-mail@e-mail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D945EC" w:rsidR="00CA25FB" w:rsidP="00CA25FB" w:rsidRDefault="00CA25FB" w14:paraId="4BB3EA63" w14:textId="77777777">
+    <w:p w14:paraId="4BB3EA63" w14:textId="5D6C77E0" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D945EC">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Affiliation 2; e-mail@e-mail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00550626" w:rsidR="00CA25FB" w:rsidP="00CA25FB" w:rsidRDefault="00CA25FB" w14:paraId="5033B7DF" w14:textId="77777777">
+    <w:p w14:paraId="5033B7DF" w14:textId="69D60A40" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="00CA25FB">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:ind w:left="270" w:right="2546"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00D43064" w:rsidR="000231EC" w:rsidP="0068698C" w:rsidRDefault="00CA25FB" w14:paraId="6E254A6C" w14:textId="77777777">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Correspondence: e-mail@e-mail.com; Tel.: (optional; include country code; if there are multiple corresponding authors, add author initials)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E254A6C" w14:textId="77777777" w:rsidR="000231EC" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI18keywords"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D945EC">
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>keyword 1; keyword 2; keyword 3 (List three to ten pertinent keywords specific to the article yet reasonably common within the subject discipline.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BCAEA3" w14:textId="77777777" w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="00AF7DE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF7DE1" w:rsidP="00AF7DE1" w:rsidRDefault="00AF7DE1" w14:paraId="3E8442C3" w14:textId="77777777">
+    <w:p w14:paraId="3E8442C3" w14:textId="77777777" w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="00AF7DE1">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7301F85F" wp14:editId="2DA25AEF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4984230" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="19685" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1997259489" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -538,444 +531,494 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="2E47A92C">
               <v:line id="Straight Connector 1" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#099" strokeweight="1.5pt" from="15.9pt,1.5pt" to="408.35pt,1.5pt" w14:anchorId="17A18BC0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCy+Fp5uAEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6N3LSYmiNOD206C7D&#13;&#10;VmzrBygyFQuQREHSYufvRymJU2wDCgzzgbYkvsfHJ3r9MDnL9hCTQd/x5aLhDLzC3vhdx19/PF/f&#13;&#10;cZay9L206KHjB0j8YXP1YT2GFlY4oO0hMiLxqR1Dx4ecQytEUgM4mRYYwNOhxuhkpmXciT7Kkdid&#13;&#10;Faum+ShGjH2IqCAl2n06HvJN5dcaVP6qdYLMbMdJW64x1rgtUWzWst1FGQajTjLkP6hw0ngqOlM9&#13;&#10;ySzZz2j+oHJGRUyo80KhE6i1UVB7oG6WzW/dfB9kgNoLmZPCbFP6f7Tqy/7Rv0SyYQypTeElli4m&#13;&#10;HV15kz42VbMOs1kwZaZo8/b+7nZ1Q56q85m4AENM+ROgY+Wj49b40ods5f5zylSMUs8pZdv6EhNa&#13;&#10;0z8ba+si7raPNrK9LDfX3NNTLouAb9JoVaDior1+5YOFI+030Mz0pPamlq9jBTOtVAp8Xp54rafs&#13;&#10;AtMkYQY27wNP+QUKdeRm8Op98IyoldHnGeyMx/g3gjydJetj/tmBY9/Fgi32h3qr1Rqanercac7L&#13;&#10;cL5dV/jlb9z8AgAA//8DAFBLAwQUAAYACAAAACEA/5jRGd4AAAALAQAADwAAAGRycy9kb3ducmV2&#13;&#10;LnhtbEyPQU/DMAyF70j8h8hI3FhShtapazohqt04wIYEx7Q1bSFxqiTbyr/HcIGLracnP3+v3M7O&#13;&#10;ihOGOHrSkC0UCKTWdyP1Gl4Ou5s1iJgMdcZ6Qg1fGGFbXV6Upuj8mZ7xtE+94BCKhdEwpDQVUsZ2&#13;&#10;QGfiwk9I7L374ExiGXrZBXPmcGflrVIr6cxI/GEwEz4M2H7uj05D/hjqevkUXhv1oeybVDt1l1ut&#13;&#10;r6/mesPjfgMi4Zz+LuCnA/NDxWCNP1IXhdWwzBg/8eZabK+zVQ6i+dWyKuX/DtU3AAAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALL4Wnm4AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP+Y0RneAAAACwEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#13;&#10;">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA25FB" w:rsidP="000231EC" w:rsidRDefault="00CA25FB" w14:paraId="244C0FC5" w14:textId="77777777">
+    <w:p w14:paraId="244C0FC5" w14:textId="77777777" w:rsidR="00CA25FB" w:rsidRPr="00433F43" w:rsidRDefault="00CA25FB" w:rsidP="000231EC">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>0. How to Use This Template</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF7DE1" w:rsidR="00AF7DE1" w:rsidP="00AF7DE1" w:rsidRDefault="00AF7DE1" w14:paraId="4C110ED5" w14:textId="77777777">
+    <w:p w14:paraId="4C110ED5" w14:textId="77777777" w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="00AF7DE1">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The template details the sections that can be used in a manuscript. Sections that are not mandatory are listed as such. In preparation of a manuscript, formatting guidelines are also available in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author Guidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Remove this paragraph and start section numbering with 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> For any questions, please contact the editorial office of the journal or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8">
-        <w:r w:rsidRPr="00AF7DE1">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00433F43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>phsujournal@psm.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AF7DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677630" w:rsidP="0068698C" w:rsidRDefault="00677630" w14:paraId="4F5B91AE" w14:textId="2FD95013">
+    <w:p w14:paraId="4F5B91AE" w14:textId="2FD95013" w:rsidR="00677630" w:rsidRPr="00433F43" w:rsidRDefault="00677630" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2582">
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="006C5B87">
-        <w:rPr>
+      <w:r w:rsidR="006C5B87" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Innovative Imaging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F9465B" w:rsidR="00D66653" w:rsidP="00F9465B" w:rsidRDefault="00D66653" w14:paraId="015EE8E8" w14:textId="19332A8F">
+    <w:p w14:paraId="015EE8E8" w14:textId="19332A8F" w:rsidR="00D66653" w:rsidRPr="00433F43" w:rsidRDefault="00D66653" w:rsidP="00F9465B">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Innovative imaging consists of photomicrographs, gross pathology, radiographs, CTs, MRIs, polysomnography, among others, accompanied by a short description of the submitted images and techniques used to capture them</w:t>
+      </w:r>
+      <w:r w:rsidR="438281B5" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3AC9F58C" w:rsidR="438281B5">
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="438281B5" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1000-word maximum)</w:t>
       </w:r>
-      <w:r w:rsidR="00D66653">
-        <w:rPr/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA04F1" w:rsidR="00B56199" w:rsidP="0068698C" w:rsidRDefault="00B56199" w14:paraId="77AF6BEE" w14:textId="0E5EE89B">
+    <w:p w14:paraId="77AF6BEE" w14:textId="0E5EE89B" w:rsidR="00B56199" w:rsidRPr="00433F43" w:rsidRDefault="00B56199" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="00056FAD">
+      <w:r w:rsidR="00056FAD" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Statements &amp; Declarations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00056FAD" w:rsidP="00056FAD" w:rsidRDefault="00056FAD" w14:paraId="5B5C3586" w14:textId="18A889A6">
+    <w:p w14:paraId="5B5C3586" w14:textId="18A889A6" w:rsidR="00056FAD" w:rsidRPr="00433F43" w:rsidRDefault="00056FAD" w:rsidP="00056FAD">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>A statement affirming the images have not been previously published is required for submission. The following example may be modified and used:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56199" w:rsidP="00056FAD" w:rsidRDefault="00056FAD" w14:paraId="751E6D8D" w14:textId="302376F6">
+    <w:p w14:paraId="751E6D8D" w14:textId="302376F6" w:rsidR="00B56199" w:rsidRPr="00433F43" w:rsidRDefault="00056FAD" w:rsidP="00056FAD">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“The submitted images have not been previously published nor are they undergoing review for publication elsewhere.”</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001F31D1" w:rsidR="00B56199" w:rsidP="0068698C" w:rsidRDefault="00B56199" w14:paraId="2B5DBE9F" w14:textId="51E60282">
+    <w:p w14:paraId="2B5DBE9F" w14:textId="51E60282" w:rsidR="00B56199" w:rsidRPr="00433F43" w:rsidRDefault="00B56199" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001F31D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00056FAD">
+      <w:r w:rsidR="00056FAD" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Figures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00056FAD" w:rsidP="00056FAD" w:rsidRDefault="00056FAD" w14:paraId="1FD2A01D" w14:textId="5D2FA028">
+    <w:p w14:paraId="1FD2A01D" w14:textId="5D2FA028" w:rsidR="00056FAD" w:rsidRPr="00433F43" w:rsidRDefault="00056FAD" w:rsidP="00056FAD">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Each image should be accompanied by a short description of said image along with the techniques used to capture it</w:t>
+      </w:r>
+      <w:r w:rsidR="2E4AA4E6" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3AC9F58C" w:rsidR="2E4AA4E6">
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2E4AA4E6" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(up to 10 images)</w:t>
       </w:r>
-      <w:r w:rsidR="00056FAD">
-        <w:rPr/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56199" w:rsidP="00B56199" w:rsidRDefault="00B56199" w14:paraId="269CCE64" w14:textId="2A6F400C">
+    <w:p w14:paraId="269CCE64" w14:textId="2A6F400C" w:rsidR="00B56199" w:rsidRPr="00433F43" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="270"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00056FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All figures should be cited in the main text as Figure 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="00056FAD" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00056FAD">
+      <w:r w:rsidR="00056FAD" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56199" w:rsidP="00B56199" w:rsidRDefault="00794574" w14:paraId="68A6A738" w14:textId="1D67B2DF">
+    <w:p w14:paraId="68A6A738" w14:textId="1D67B2DF" w:rsidR="00B56199" w:rsidRPr="00433F43" w:rsidRDefault="00794574" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI52figure"/>
         <w:ind w:left="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:snapToGrid/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639EBB55" wp14:editId="1A102590">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639EBB55" wp14:editId="30DAD096">
             <wp:extent cx="2724150" cy="1136617"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2082723696" name="Picture 1" descr="A black and blue sign with text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2082723696" name="Picture 1" descr="A black and blue sign with text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2758547" cy="1150969"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56199" w:rsidP="00B56199" w:rsidRDefault="00B56199" w14:paraId="5C6A07D4" w14:textId="77777777">
+    <w:p w14:paraId="5C6A07D4" w14:textId="77777777" w:rsidR="00B56199" w:rsidRPr="00433F43" w:rsidRDefault="00B56199" w:rsidP="00B56199">
       <w:pPr>
         <w:pStyle w:val="MDPI51figurecaption"/>
         <w:ind w:left="270"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="0032220D" w:rsidR="00AF7DE1" w:rsidP="00AF7DE1" w:rsidRDefault="00AF7DE1" w14:paraId="0A443C24" w14:textId="4E6D6D1C">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>This is a figure. Schemes follow the same formatting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A443C24" w14:textId="4E6D6D1C" w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="00AF7DE1">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The text continues here (Figure 2).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2270"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2270"/>
         <w:gridCol w:w="1208"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0032220D" w:rsidR="00AF7DE1" w:rsidTr="009753D7" w14:paraId="2A5A91BF" w14:textId="77777777">
+      <w:tr w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w14:paraId="2A5A91BF" w14:textId="77777777" w:rsidTr="009753D7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1208" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0032220D" w:rsidR="00AF7DE1" w:rsidP="009753D7" w:rsidRDefault="00AF7DE1" w14:paraId="76C3F15D" w14:textId="77777777">
+          <w:p w14:paraId="76C3F15D" w14:textId="77777777" w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI52figure"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="-645" w:firstLine="540"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FF4788F" wp14:editId="00C1D77A">
                   <wp:extent cx="2161540" cy="2161540"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Picture 1" descr="Bar chart outline"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="Picture 1" descr="Bar chart outline"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
@@ -986,60 +1029,60 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2161540" cy="2161540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0032220D" w:rsidR="00AF7DE1" w:rsidP="009753D7" w:rsidRDefault="00AF7DE1" w14:paraId="560F7724" w14:textId="77777777">
+          <w:p w14:paraId="560F7724" w14:textId="77777777" w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI52figure"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27740869" wp14:editId="29737A9D">
                   <wp:extent cx="2161540" cy="2161540"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Picture 1" descr="Scatterplot outline"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="Picture 1" descr="Scatterplot outline"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1050,1830 +1093,1958 @@
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2161540" cy="2161540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032220D" w:rsidR="00AF7DE1" w:rsidTr="009753D7" w14:paraId="72ADD5BE" w14:textId="77777777">
+      <w:tr w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w14:paraId="72ADD5BE" w14:textId="77777777" w:rsidTr="009753D7">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="1350" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0032220D" w:rsidR="00AF7DE1" w:rsidP="009753D7" w:rsidRDefault="00AF7DE1" w14:paraId="6F9614EA" w14:textId="77777777">
+          <w:p w14:paraId="6F9614EA" w14:textId="77777777" w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-2895"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3478" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0032220D" w:rsidR="00AF7DE1" w:rsidP="009753D7" w:rsidRDefault="00AF7DE1" w14:paraId="6BAD4E9D" w14:textId="77777777">
+          <w:p w14:paraId="6BAD4E9D" w14:textId="77777777" w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="009753D7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:ind w:left="-1725" w:right="1770" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032220D">
+            <w:r w:rsidRPr="00433F43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0032220D" w:rsidR="00AF7DE1" w:rsidP="00AF7DE1" w:rsidRDefault="00AF7DE1" w14:paraId="11EDCBD8" w14:textId="77777777">
+    <w:p w14:paraId="11EDCBD8" w14:textId="77777777" w:rsidR="00AF7DE1" w:rsidRPr="00433F43" w:rsidRDefault="00AF7DE1" w:rsidP="00AF7DE1">
       <w:pPr>
         <w:pStyle w:val="MDPI51figurecaption"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This is a figure. Schemes follow another format. If there are multiple panels, they should be listed as: (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) Description of what is contained in the first panel; (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032220D">
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) Description of what is contained in the second panel. Figures should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038036B" w:rsidP="5041533E" w:rsidRDefault="0038036B" w14:paraId="4FBF7B91" w14:textId="316B629A">
+    <w:p w14:paraId="4FBF7B91" w14:textId="7B71739D" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="0038036B" w:rsidP="5041533E">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
-        <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="270" w:right="2466"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="-webkit-standard" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Supplementary Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="1F1C7C16" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="1F1C7C16" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="-webkit-standard" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ay include additional figures, tables, datasets, or multimedia files that support the findings of the manuscript but are not essential to the main text. These will be published online alongside the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D07A59" w14:textId="032CE6FA" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="1F1C7C16" w:rsidP="5041533E">
+      <w:pPr>
+        <w:pStyle w:val="MDPI62BackMatter"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="695" w:right="2466"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Appendix A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2F51C1" w14:textId="18A1C9B1" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="1F1C7C16" w:rsidP="5041533E">
+      <w:pPr>
+        <w:pStyle w:val="MDPI31text"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="720" w:right="2466"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>The appendix is an optional section that can contain details and data supplemental to the main text—for example, explanations of experimental details that would disrupt the flow of the main text but nonetheless remain crucial to understanding and reproducing the research shown; figures of replicates for experiments of which representative data is shown in the main text can be added here if brief, or as Supplementary data. Mathematical proofs of results not central to the paper can be added as an appendix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330D1184" w14:textId="6A796ED9" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="1F1C7C16" w:rsidP="5041533E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
+        <w:ind w:left="695" w:right="2466"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Appendix B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277BF2AB" w14:textId="3B0DB65E" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="1F1C7C16" w:rsidP="5041533E">
+      <w:pPr>
+        <w:pStyle w:val="MDPI31text"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="720" w:right="2466"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>All appendix sections must be cited in the main text. In the appendices, Figures, Tables, etc. should be labeled starting with “A”—e.g., Figure A1, Figure A2, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABD0BC0" w14:textId="058DE215" w:rsidR="5041533E" w:rsidRPr="00433F43" w:rsidRDefault="5041533E" w:rsidP="5041533E">
+      <w:pPr>
+        <w:pStyle w:val="MDPI31text"/>
+        <w:ind w:left="720" w:right="2466"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...75 lines deleted...]
-    <w:p w:rsidRPr="00613B31" w:rsidR="0038036B" w:rsidP="0068698C" w:rsidRDefault="0038036B" w14:paraId="59195A38" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59195A38" w14:textId="3C192AA4" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Author Contributions:</w:t>
-[...7 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId14">
+        <w:t>Author Contributions</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For research articles with several authors, a short paragraph specifying their individual contributions must be provided. The following statements should be used “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.” Please turn to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidRPr="00433F43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
+        <w:r w:rsidRPr="00433F43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> taxonomy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00613B31" w:rsidR="0038036B" w:rsidP="0068698C" w:rsidRDefault="0038036B" w14:paraId="3CA6F6DA" w14:textId="77777777">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the term explanation. Authorship must be limited to those who have contributed substantially to the work reported.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA6F6DA" w14:textId="6B78C975" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Funding:</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00B27433" w:rsidR="0038036B" w:rsidP="0068698C" w:rsidRDefault="0038036B" w14:paraId="6C58E13C" w14:textId="77777777">
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please add: “This research received no external funding” or “This research was funded by NAME OF FUNDER, grant number XXX” and “The APC was funded by XXX”. Check carefully that the details given are accurate and use the standard spelling of funding agency names at https://search.crossref.org/funding. Any errors may affect your future funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C58E13C" w14:textId="5A577839" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk89945590" w:id="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk89945590"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk60054323"/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Institutional Review Board Statement: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B27433">
+        <w:t>Institutional Review Board Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">In this section, you should add the Institutional Review Board Statement and approval number, if relevant to your study. You might choose to exclude this statement if the study did not require ethical approval. Please note that the Editorial Office might ask you for further information. Please add “The study was conducted in accordance with the Declaration of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B27433">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Helsinki, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B27433">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving animals. OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “Not applicable” for studies not involving humans or animals.</w:t>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving humans. OR “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving animals. OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “Not applicable” for studies not involving humans or animals.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="007D75A8" w:rsidR="0038036B" w:rsidP="0068698C" w:rsidRDefault="0038036B" w14:paraId="28C5A50C" w14:textId="77777777">
+    <w:p w14:paraId="28C5A50C" w14:textId="0D9B97C9" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Informed Consent Statement: </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="007D75A8" w:rsidR="0038036B" w:rsidP="0068698C" w:rsidRDefault="0038036B" w14:paraId="41598691" w14:textId="77777777">
+        <w:lastRenderedPageBreak/>
+        <w:t>Informed Consent Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Any research article describing a study involving humans should contain this statement. Please add “Informed consent was obtained from all subjects involved in the study.” OR “Patient consent was waived due to REASON (please provide a detailed justification).” OR “Not applicable.” for studies not involving humans. You might also choose to exclude this statement if the study did not involve humans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41598691" w14:textId="77777777" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466" w:firstLine="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007D75A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Written informed consent for publication must be obtained from participating patients who can be identified (including by the patients themselves). Please state “Written informed consent has been obtained from the patient(s) to publish this paper” if applicable.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00A054DE" w:rsidR="0038036B" w:rsidP="0068698C" w:rsidRDefault="0038036B" w14:paraId="228C2DE9" w14:textId="5661CD20">
+    <w:p w14:paraId="228C2DE9" w14:textId="12081BAC" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> We encourage all authors of articles published in </w:t>
       </w:r>
-      <w:r w:rsidR="604FDE46">
-        <w:rPr/>
+      <w:r w:rsidR="604FDE46" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidR="0038036B">
-[...28 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> journals to share their research data. In this section, please provide details regarding where data supporting reported results can be found, including links to publicly archived datasets analyzed or generated during the study. Where no new data were created, or where data is unavailable due to privacy or ethical restrictions, a statement is still required. Suggested Data Availability Statements are available in section “</w:t>
+      </w:r>
+      <w:r w:rsidR="604FDE46" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidR="0038036B">
-        <w:rPr/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Research Data Policies” at https://www.</w:t>
       </w:r>
-      <w:r w:rsidR="21D87F81">
-        <w:rPr/>
+      <w:r w:rsidR="21D87F81" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>phsu</w:t>
       </w:r>
-      <w:r w:rsidR="0038036B">
-        <w:rPr/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.com/ethics.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00613B31" w:rsidR="0038036B" w:rsidP="0068698C" w:rsidRDefault="0038036B" w14:paraId="76CA1730" w14:textId="77777777">
+    <w:p w14:paraId="76CA1730" w14:textId="5B24F033" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Acknowledgments:</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00613B31" w:rsidR="0038036B" w:rsidP="0068698C" w:rsidRDefault="0038036B" w14:paraId="41E87A95" w14:textId="77777777">
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this section, you can acknowledge any support given which is not covered by the author contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E87A95" w14:textId="3EE6FE7B" w:rsidR="0038036B" w:rsidRPr="00433F43" w:rsidRDefault="0038036B" w:rsidP="0068698C">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="270" w:right="2466"/>
-      </w:pPr>
-[...44 lines deleted...]
-    <w:p w:rsidRPr="00FA04F1" w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="6DD5CB86" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Declare conflicts of interest or state “The authors declare no conflicts of interest.” Authors must identify and declare any personal circumstances or interest that may be perceived as inappropriately influencing the representation or interpretation of reported research results. Any role of the funders in the design of the study; in the collection, analyses or interpretation of data; in the writing of the manuscript; or in the decision to publish the results must be declared in this section. If there is no role, please state “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD5CB86" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FA04F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00325902" w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="3DEDBC35" w14:textId="77777777">
+    <w:p w14:paraId="3DEDBC35" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00325902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>ReferenceManager</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00325902">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00325902" w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="6459FFB7" w14:textId="77777777">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6459FFB7" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00325902" w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="6BB3EDBD" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB3EDBD" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Citations and references in the Supplementary Materials are permitted </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>provided that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> they also appear in the reference list here. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="70B458D4" w14:textId="77777777">
+    <w:p w14:paraId="70B458D4" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0047104D" w:rsidR="00CE27B5" w:rsidP="00CE27B5" w:rsidRDefault="00CE27B5" w14:paraId="26EA9D1F" w14:textId="3DCB7B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EA9D1F" w14:textId="3DCB7B4C" w:rsidR="00CE27B5" w:rsidRPr="00433F43" w:rsidRDefault="00CE27B5" w:rsidP="00CE27B5">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047104D">
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Manuscripts should follow reference formatting </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Manuscripts should follow reference formatting according to the Author Guidelines, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00056FAD" w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>according to the Author Guidelines</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047104D">
+        <w:t>≤5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00056FAD">
+        <w:t xml:space="preserve"> references for </w:t>
+      </w:r>
+      <w:r w:rsidR="00056FAD" w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>≤5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047104D">
+        <w:t>innovative imaging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> references for </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00325902" w:rsidR="00CE27B5" w:rsidP="00F715DE" w:rsidRDefault="00CE27B5" w14:paraId="0AF52041" w14:textId="77777777">
+    <w:p w14:paraId="0AF52041" w14:textId="77777777" w:rsidR="00CE27B5" w:rsidRPr="00433F43" w:rsidRDefault="00CE27B5" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00325902" w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="51C0AFE1" w14:textId="5BBACB51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C0AFE1" w14:textId="5BBACB51" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00325902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">In the text, reference numbers should be placed in square brackets </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>[ ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00056FAD">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and placed before the punctuation; for example [1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [</w:t>
+      </w:r>
+      <w:r w:rsidR="00056FAD" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>] (p. 10), or [</w:t>
       </w:r>
-      <w:r w:rsidR="00056FAD">
+      <w:r w:rsidR="00056FAD" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>] (pp. 101–105).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00325902" w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="6828361C" w14:textId="77777777">
+    <w:p w14:paraId="6828361C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="69B0B52C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B0B52C" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C.D. Title of the article. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Abbreviated Journal Name</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, page range.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="3B23537E" w14:textId="77777777">
+    <w:p w14:paraId="3B23537E" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author 1, A.; Author 2, B. Title of the chapter. In </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, 2nd ed.; Editor 1, A., Editor 2, B., Eds.; Publisher: Publisher Location, Country, 2007; Volume 3, pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="5546E1F0" w14:textId="77777777">
+    <w:p w14:paraId="5546E1F0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author 1, A.; Author 2, B. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, 3rd ed.; Publisher: Publisher Location, Country, 2008; pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00325902" w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="1B5693E0" w14:textId="77777777">
+    <w:p w14:paraId="1B5693E0" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00325902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C. Title of Unpublished Work. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Abbreviated Journal Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD4509">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> phrase indicating stage of publication (submitted; accepted; in press)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00325902" w:rsidR="00F715DE" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="6373AA20" w14:textId="77777777">
+    <w:p w14:paraId="6373AA20" w14:textId="77777777" w:rsidR="00F715DE" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00325902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Author 1, A.B. (University, City, State, Country); Author 2, C. (Institute, City, State, Country). Personal communication, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00165A9A" w:rsidP="00F715DE" w:rsidRDefault="00F715DE" w14:paraId="2E7D272C" w14:textId="692F02E9">
+    <w:p w14:paraId="2E7D272C" w14:textId="692F02E9" w:rsidR="00165A9A" w:rsidRPr="00433F43" w:rsidRDefault="00F715DE" w:rsidP="00F715DE">
       <w:pPr>
         <w:pStyle w:val="MDPI63Notes"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Disclaimer/Publisher’s Note:</w:t>
       </w:r>
-      <w:r w:rsidR="00F715DE">
-        <w:rPr/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> The statements, opinions and data contained in all publications are solely those of the individual author(s) and contributor(s) and not of </w:t>
       </w:r>
-      <w:r w:rsidR="2E510F8A">
-        <w:rPr/>
+      <w:r w:rsidR="2E510F8A" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidR="6405ACB6">
-        <w:rPr/>
+      <w:r w:rsidR="6405ACB6" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>-SJ</w:t>
       </w:r>
-      <w:r w:rsidR="00F715DE">
-        <w:rPr/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and/or the editor(s). </w:t>
       </w:r>
-      <w:r w:rsidR="44AFFE46">
-        <w:rPr/>
+      <w:r w:rsidR="44AFFE46" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>PHSU</w:t>
       </w:r>
-      <w:r w:rsidR="2A570040">
-        <w:rPr/>
+      <w:r w:rsidR="2A570040" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>-SJ</w:t>
       </w:r>
-      <w:r w:rsidR="00F715DE">
-[...20 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or the editor(s) disclaim responsibility for any injury to people or property resulting from any ideas, methods, instructions or products referred to in the content</w:t>
+      </w:r>
+      <w:r w:rsidR="00090D5A" w:rsidRPr="00433F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00165A9A" w:rsidSect="00DD3877">
-[...6 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00165A9A" w:rsidRPr="00433F43" w:rsidSect="00DD3877">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1411" w:right="720" w:bottom="1440" w:left="720" w:header="288" w:footer="346" w:gutter="144"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DD3877" w:rsidP="00CA25FB" w:rsidRDefault="00DD3877" w14:paraId="7FFC5E81" w14:textId="77777777">
+    <w:p w14:paraId="7FFC5E81" w14:textId="77777777" w:rsidR="00DD3877" w:rsidRDefault="00DD3877" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DD3877" w:rsidP="00CA25FB" w:rsidRDefault="00DD3877" w14:paraId="33EC61DB" w14:textId="77777777">
+    <w:p w14:paraId="33EC61DB" w14:textId="77777777" w:rsidR="00DD3877" w:rsidRDefault="00DD3877" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Palatino">
-[...7 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="-webkit-standard">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w:rsidRPr="00CE27B5" w:rsidR="00CE27B5" w:rsidP="00CE27B5" w:rsidRDefault="00CE27B5" w14:paraId="18C383D1" w14:textId="28F638F1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18C383D1" w14:textId="4B2425A3" w:rsidR="00CE27B5" w:rsidRPr="00CE27B5" w:rsidRDefault="5041533E" w:rsidP="00CE27B5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Health</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Sciences</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>University</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Scientific</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00433F43">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
       <w:t>,</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:bCs w:val="1"/>
+    <w:r w:rsidR="00433F43">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>202</w:t>
-[...4 lines deleted...]
-        <w:bCs w:val="1"/>
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...24 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CE27B5">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
+    <w:r w:rsidRPr="5041533E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>www.</w:t>
-[...15 lines deleted...]
-      <w:t>.com</w:t>
+      <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidRPr="0038036B" w:rsidR="0038036B" w:rsidP="0038036B" w:rsidRDefault="0038036B" w14:paraId="68B654C5" w14:textId="06714949">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68B654C5" w14:textId="7540D034" w:rsidR="0038036B" w:rsidRPr="0038036B" w:rsidRDefault="5041533E" w:rsidP="0038036B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Health</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Sciences</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>University</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Scientific</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00433F43">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
       <w:t>,</w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
-[...2 lines deleted...]
-        <w:bCs w:val="1"/>
+    <w:r w:rsidR="00433F43">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>202</w:t>
-[...4 lines deleted...]
-        <w:bCs w:val="1"/>
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...24 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0038036B">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="5041533E">
+    <w:r w:rsidRPr="5041533E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>www.</w:t>
-[...15 lines deleted...]
-      <w:t>.com</w:t>
+      <w:t>www.phsujournal.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DD3877" w:rsidP="00CA25FB" w:rsidRDefault="00DD3877" w14:paraId="6A21456F" w14:textId="77777777">
+    <w:p w14:paraId="6A21456F" w14:textId="77777777" w:rsidR="00DD3877" w:rsidRDefault="00DD3877" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DD3877" w:rsidP="00CA25FB" w:rsidRDefault="00DD3877" w14:paraId="37DC0C6B" w14:textId="77777777">
+    <w:p w14:paraId="37DC0C6B" w14:textId="77777777" w:rsidR="00DD3877" w:rsidRDefault="00DD3877" w:rsidP="00CA25FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w:rsidRPr="00F715DE" w:rsidR="0068698C" w:rsidP="0068698C" w:rsidRDefault="00F715DE" w14:paraId="1E07A65E" w14:textId="228A8998">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E07A65E" w14:textId="008F6749" w:rsidR="0068698C" w:rsidRPr="00F715DE" w:rsidRDefault="129FD05D" w:rsidP="0068698C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Ponce </w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Health</w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Sciences</w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>University</w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Scientific</w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00433F43">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
       <w:t>,</w:t>
     </w:r>
-    <w:r w:rsidRPr="129FD05D" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+    <w:r w:rsidRPr="129FD05D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="129FD05D">
-[...2 lines deleted...]
-        <w:bCs w:val="1"/>
+    <w:r w:rsidR="00433F43">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>202</w:t>
-[...4 lines deleted...]
-        <w:bCs w:val="1"/>
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...24 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">, x. </w:t>
     </w:r>
-    <w:r w:rsidRPr="5041533E" w:rsidR="129FD05D">
-[...11 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="5041533E">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> FOR PEER REVIEW </w:t>
     </w:r>
     <w:r w:rsidR="0068698C">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0068698C" w:rsidRDefault="0068698C" w14:paraId="546F6A76" w14:textId="1BDF5515">
+  <w:p w14:paraId="546F6A76" w14:textId="1BDF5515" w:rsidR="0068698C" w:rsidRDefault="0068698C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="0068698C" w:rsidR="00CA25FB" w:rsidP="0068698C" w:rsidRDefault="00CA25FB" w14:paraId="169FF6E6" w14:textId="05F651C8">
+  <w:p w14:paraId="169FF6E6" w14:textId="05F651C8" w:rsidR="00CA25FB" w:rsidRPr="0068698C" w:rsidRDefault="00CA25FB" w:rsidP="0068698C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00677630" w:rsidP="0068698C" w:rsidRDefault="006D4663" w14:paraId="481FB200" w14:textId="23FA518B">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="481FB200" w14:textId="23FA518B" w:rsidR="00677630" w:rsidRDefault="006D4663" w:rsidP="0068698C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="2466"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5517006F" wp14:editId="3E633471">
           <wp:extent cx="6766560" cy="796290"/>
           <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
           <wp:docPr id="826832853" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="826832853" name="Picture 826832853"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -2887,67 +3058,67 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6766560" cy="796290"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18B468F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A7C9E58"/>
     <w:lvl w:ilvl="0" w:tplc="29F60EAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="MDPI38bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3033" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
@@ -3395,251 +3566,253 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="51000531">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA25FB"/>
     <w:rsid w:val="000231EC"/>
     <w:rsid w:val="00056FAD"/>
     <w:rsid w:val="00090D5A"/>
     <w:rsid w:val="000F1FA9"/>
     <w:rsid w:val="00165A9A"/>
     <w:rsid w:val="00170F7B"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="0038036B"/>
     <w:rsid w:val="003A4122"/>
     <w:rsid w:val="003E2E4D"/>
+    <w:rsid w:val="00433F43"/>
     <w:rsid w:val="00470F0C"/>
     <w:rsid w:val="00477EA0"/>
     <w:rsid w:val="004A6960"/>
     <w:rsid w:val="00501F7B"/>
     <w:rsid w:val="00550DB5"/>
     <w:rsid w:val="00677630"/>
     <w:rsid w:val="0068698C"/>
     <w:rsid w:val="006C5B87"/>
     <w:rsid w:val="006D4663"/>
     <w:rsid w:val="006D7710"/>
     <w:rsid w:val="00751110"/>
     <w:rsid w:val="00794574"/>
     <w:rsid w:val="008362B0"/>
     <w:rsid w:val="008468C6"/>
     <w:rsid w:val="00A97DC0"/>
     <w:rsid w:val="00AD08B8"/>
     <w:rsid w:val="00AF7DE1"/>
     <w:rsid w:val="00B56199"/>
     <w:rsid w:val="00BA310F"/>
     <w:rsid w:val="00BB5220"/>
     <w:rsid w:val="00C336B2"/>
     <w:rsid w:val="00CA25FB"/>
     <w:rsid w:val="00CE27B5"/>
     <w:rsid w:val="00CF6820"/>
     <w:rsid w:val="00D43064"/>
     <w:rsid w:val="00D66653"/>
     <w:rsid w:val="00DD3877"/>
     <w:rsid w:val="00E156F4"/>
     <w:rsid w:val="00E2090D"/>
     <w:rsid w:val="00E976DE"/>
     <w:rsid w:val="00EB272A"/>
     <w:rsid w:val="00F715DE"/>
     <w:rsid w:val="00F9465B"/>
     <w:rsid w:val="00FD0A78"/>
+    <w:rsid w:val="00FE4AB0"/>
     <w:rsid w:val="129FD05D"/>
     <w:rsid w:val="1DDF005A"/>
     <w:rsid w:val="1F1C7C16"/>
     <w:rsid w:val="21D87F81"/>
     <w:rsid w:val="2A570040"/>
     <w:rsid w:val="2E4AA4E6"/>
     <w:rsid w:val="2E510F8A"/>
     <w:rsid w:val="341E5BAA"/>
     <w:rsid w:val="3AC9F58C"/>
     <w:rsid w:val="3E9E1313"/>
     <w:rsid w:val="438281B5"/>
     <w:rsid w:val="44AFFE46"/>
     <w:rsid w:val="47FC791B"/>
     <w:rsid w:val="5041533E"/>
     <w:rsid w:val="604FDE46"/>
     <w:rsid w:val="6405ACB6"/>
     <w:rsid w:val="645D9B39"/>
     <w:rsid w:val="731DCA56"/>
     <w:rsid w:val="7D4AF509"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="56455930"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{12B6CF91-4AED-DE44-8A19-C3249A32D8CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3795,52 +3968,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3907,926 +4080,927 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="SimSun" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CA25FB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CA25FB"/>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA25FB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI11articletype" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI11articletype">
     <w:name w:val="MDPI_1.1_article_type"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:i/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI12title" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI12title">
     <w:name w:val="MDPI_1.2_title"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI13authornames" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI13authornames">
     <w:name w:val="MDPI_1.3_authornames"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="360" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI16affiliation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI16affiliation">
     <w:name w:val="MDPI_1.6_affiliation"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="200" w:lineRule="atLeast"/>
       <w:ind w:left="2806" w:hanging="198"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI17abstract" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI17abstract">
     <w:name w:val="MDPI_1.7_abstract"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI18keywords" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI18keywords">
     <w:name w:val="MDPI_1.8_keywords"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI19line" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI19line">
     <w:name w:val="MDPI_1.9_line"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="480" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Cordia New"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI31text" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI31text">
     <w:name w:val="MDPI_3.1_text"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608" w:firstLine="425"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI21heading1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI21heading1">
     <w:name w:val="MDPI_2.1_heading1"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA25FB"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA25FB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI14history" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI14history">
     <w:name w:val="MDPI_1.4_history"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:right="113"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="14"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI61Citation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI61Citation">
     <w:name w:val="MDPI_6.1_Citation"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:right="113"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="SimSun" w:cs="Cordia New"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="SimSun" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
       <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI15academiceditor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI15academiceditor">
     <w:name w:val="MDPI_1.5_academic_editor"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:right="113"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI72Copyright" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI72Copyright">
     <w:name w:val="MDPI_7.2_Copyright"/>
     <w:qFormat/>
     <w:rsid w:val="00CA25FB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="60" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI35textbeforelist" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI35textbeforelist">
     <w:name w:val="MDPI_3.5_text_before_list"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608" w:firstLine="425"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI37itemize" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI37itemize">
     <w:name w:val="MDPI_3.7_itemize"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI38bullet" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI38bullet">
     <w:name w:val="MDPI_3.8_bullet"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI41tablecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI41tablecaption">
     <w:name w:val="MDPI_4.1_table_caption"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="120" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Cordia New"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI42tablebody" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI42tablebody">
     <w:name w:val="MDPI_4.2_table_body"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI43tablefooter" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI43tablefooter">
     <w:name w:val="MDPI_4.3_table_footer"/>
     <w:next w:val="MDPI31text"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Cordia New"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI51figurecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI51figurecaption">
     <w:name w:val="MDPI_5.1_figure_caption"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:after="240" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI52figure" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI52figure">
     <w:name w:val="MDPI_5.2_figure"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI23heading3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI23heading3">
     <w:name w:val="MDPI_2.3_heading3"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="60" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI22heading2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI22heading2">
     <w:name w:val="MDPI_2.2_heading2"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="60" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:i/>
       <w:noProof/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI32textnoindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI32textnoindent">
     <w:name w:val="MDPI_3.2_text_no_indent"/>
     <w:basedOn w:val="MDPI31text"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI39equation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI39equation">
     <w:name w:val="MDPI_3.9_equation"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="709"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI3aequationnumber" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI3aequationnumber">
     <w:name w:val="MDPI_3.a_equation_number"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI81theorem" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI81theorem">
     <w:name w:val="MDPI_8.1_theorem"/>
     <w:qFormat/>
     <w:rsid w:val="00B56199"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:i/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI62BackMatter" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI62BackMatter">
     <w:name w:val="MDPI_6.2_BackMatter"/>
     <w:qFormat/>
     <w:rsid w:val="0038036B"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="120" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI82proof" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI82proof">
     <w:name w:val="MDPI_8.2_proof"/>
     <w:qFormat/>
     <w:rsid w:val="0068698C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0068698C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI71References" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI71References">
     <w:name w:val="MDPI_7.1_References"/>
     <w:qFormat/>
     <w:rsid w:val="00F715DE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MDPI63Notes" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI63Notes">
     <w:name w:val="MDPI_6.3_Notes"/>
     <w:qFormat/>
     <w:rsid w:val="00F715DE"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="SimSun" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000231EC"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00AF7DE1"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phsujournal@psm.edu" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img.mdpi.org/data/contributor-role-instruction.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phsujournal@psm.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img.mdpi.org/data/contributor-role-instruction.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5082,52 +5256,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>1491</Words>
+  <Characters>8427</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>142</Lines>
+  <Paragraphs>62</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9856</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laura  Santiago</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Karla M Santiago</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-04-22T20:28:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>